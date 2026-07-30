--- v0 (2026-06-05)
+++ v1 (2026-07-30)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Datos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5597" uniqueCount="438">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6497" uniqueCount="438">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Nombre_del_punto_de_distribución</t>
   </si>
   <si>
     <t xml:space="preserve">Tipo_de_asentamiento </t>
   </si>
   <si>
     <t>Denominación_del_asentamiento</t>
   </si>
   <si>
     <t>Nombre_de_la_vialidad</t>
   </si>
   <si>
     <t>Número_de_vialidad_(en_su_caso)</t>
   </si>
   <si>
     <t>Tipo_de_abastecimiento</t>
   </si>
   <si>
@@ -1685,51 +1685,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O533"/>
+  <dimension ref="A1:O623"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -5703,20276 +5703,24236 @@
       </c>
       <c r="J91" t="s">
         <v>429</v>
       </c>
       <c r="K91" t="s">
         <v>430</v>
       </c>
       <c r="L91">
         <v>10000</v>
       </c>
       <c r="M91">
         <v>25.7376687185</v>
       </c>
       <c r="N91">
         <v>-100.2838477668</v>
       </c>
       <c r="O91" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
         <v>2026</v>
       </c>
       <c r="B92" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C92" t="s">
         <v>21</v>
       </c>
       <c r="D92" t="s">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>31</v>
       </c>
       <c r="F92" t="s">
         <v>207</v>
       </c>
       <c r="H92" t="s">
         <v>425</v>
       </c>
       <c r="I92" t="s">
         <v>428</v>
       </c>
       <c r="J92" t="s">
         <v>429</v>
       </c>
       <c r="K92" t="s">
         <v>430</v>
       </c>
       <c r="L92">
         <v>10000</v>
       </c>
       <c r="M92">
         <v>25.763828479</v>
       </c>
       <c r="N92">
         <v>-100.2836170004</v>
       </c>
       <c r="O92" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
         <v>2026</v>
       </c>
       <c r="B93" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C93" t="s">
         <v>21</v>
       </c>
       <c r="D93" t="s">
         <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>32</v>
       </c>
       <c r="F93" t="s">
         <v>208</v>
       </c>
       <c r="H93" t="s">
         <v>425</v>
       </c>
       <c r="I93" t="s">
         <v>428</v>
       </c>
       <c r="J93" t="s">
         <v>429</v>
       </c>
       <c r="K93" t="s">
         <v>430</v>
       </c>
       <c r="L93">
         <v>10000</v>
       </c>
       <c r="M93">
         <v>25.7178021073</v>
       </c>
       <c r="N93">
         <v>-100.2797899595</v>
       </c>
       <c r="O93" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
         <v>2026</v>
       </c>
       <c r="B94" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C94" t="s">
         <v>21</v>
       </c>
       <c r="D94" t="s">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>33</v>
       </c>
       <c r="F94" t="s">
         <v>209</v>
       </c>
       <c r="H94" t="s">
         <v>425</v>
       </c>
       <c r="I94" t="s">
         <v>428</v>
       </c>
       <c r="J94" t="s">
         <v>429</v>
       </c>
       <c r="K94" t="s">
         <v>430</v>
       </c>
       <c r="L94">
         <v>10000</v>
       </c>
       <c r="M94">
         <v>25.7207529506</v>
       </c>
       <c r="N94">
         <v>-100.2666183724</v>
       </c>
       <c r="O94" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
         <v>2026</v>
       </c>
       <c r="B95" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C95" t="s">
         <v>21</v>
       </c>
       <c r="D95" t="s">
         <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>34</v>
       </c>
       <c r="F95" t="s">
         <v>210</v>
       </c>
       <c r="H95" t="s">
         <v>425</v>
       </c>
       <c r="I95" t="s">
         <v>428</v>
       </c>
       <c r="J95" t="s">
         <v>429</v>
       </c>
       <c r="K95" t="s">
         <v>430</v>
       </c>
       <c r="L95">
         <v>10000</v>
       </c>
       <c r="M95">
         <v>25.7205548854</v>
       </c>
       <c r="N95">
         <v>-100.2401702518</v>
       </c>
       <c r="O95" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
         <v>2026</v>
       </c>
       <c r="B96" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C96" t="s">
         <v>21</v>
       </c>
       <c r="D96" t="s">
         <v>30</v>
       </c>
       <c r="E96" t="s">
         <v>35</v>
       </c>
       <c r="F96" t="s">
         <v>211</v>
       </c>
       <c r="H96" t="s">
         <v>425</v>
       </c>
       <c r="I96" t="s">
         <v>428</v>
       </c>
       <c r="J96" t="s">
         <v>429</v>
       </c>
       <c r="K96" t="s">
         <v>430</v>
       </c>
       <c r="L96">
         <v>5000</v>
       </c>
       <c r="M96">
         <v>25.7242637978</v>
       </c>
       <c r="N96">
         <v>-100.2337691031</v>
       </c>
       <c r="O96" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
         <v>2026</v>
       </c>
       <c r="B97" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C97" t="s">
         <v>21</v>
       </c>
       <c r="D97" t="s">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>36</v>
       </c>
       <c r="F97" t="s">
         <v>212</v>
       </c>
       <c r="H97" t="s">
         <v>425</v>
       </c>
       <c r="I97" t="s">
         <v>428</v>
       </c>
       <c r="J97" t="s">
         <v>429</v>
       </c>
       <c r="K97" t="s">
         <v>430</v>
       </c>
       <c r="L97">
         <v>5000</v>
       </c>
       <c r="M97">
         <v>25.7113691588</v>
       </c>
       <c r="N97">
         <v>-100.254361443</v>
       </c>
       <c r="O97" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
         <v>2026</v>
       </c>
       <c r="B98" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C98" t="s">
         <v>21</v>
       </c>
       <c r="D98" t="s">
         <v>30</v>
       </c>
       <c r="E98" t="s">
         <v>37</v>
       </c>
       <c r="F98" t="s">
         <v>213</v>
       </c>
       <c r="H98" t="s">
         <v>425</v>
       </c>
       <c r="I98" t="s">
         <v>428</v>
       </c>
       <c r="J98" t="s">
         <v>429</v>
       </c>
       <c r="K98" t="s">
         <v>430</v>
       </c>
       <c r="L98">
         <v>10000</v>
       </c>
       <c r="M98">
         <v>25.7258584566</v>
       </c>
       <c r="N98">
         <v>-100.2474026803</v>
       </c>
       <c r="O98" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
         <v>2026</v>
       </c>
       <c r="B99" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C99" t="s">
         <v>21</v>
       </c>
       <c r="D99" t="s">
         <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>38</v>
       </c>
       <c r="F99" t="s">
         <v>214</v>
       </c>
       <c r="H99" t="s">
         <v>425</v>
       </c>
       <c r="I99" t="s">
         <v>428</v>
       </c>
       <c r="J99" t="s">
         <v>429</v>
       </c>
       <c r="K99" t="s">
         <v>430</v>
       </c>
       <c r="L99">
         <v>10000</v>
       </c>
       <c r="M99">
         <v>25.7143009557</v>
       </c>
       <c r="N99">
         <v>-100.2764853295</v>
       </c>
       <c r="O99" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
         <v>2026</v>
       </c>
       <c r="B100" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C100" t="s">
         <v>21</v>
       </c>
       <c r="D100" t="s">
         <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>39</v>
       </c>
       <c r="F100" t="s">
         <v>215</v>
       </c>
       <c r="H100" t="s">
         <v>425</v>
       </c>
       <c r="I100" t="s">
         <v>428</v>
       </c>
       <c r="J100" t="s">
         <v>429</v>
       </c>
       <c r="K100" t="s">
         <v>430</v>
       </c>
       <c r="L100">
         <v>10000</v>
       </c>
       <c r="M100">
         <v>25.7258936698</v>
       </c>
       <c r="N100">
         <v>-100.2738309744</v>
       </c>
       <c r="O100" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
         <v>2026</v>
       </c>
       <c r="B101" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C101" t="s">
         <v>21</v>
       </c>
       <c r="D101" t="s">
         <v>30</v>
       </c>
       <c r="E101" t="s">
         <v>40</v>
       </c>
       <c r="F101" t="s">
         <v>216</v>
       </c>
       <c r="H101" t="s">
         <v>425</v>
       </c>
       <c r="I101" t="s">
         <v>428</v>
       </c>
       <c r="J101" t="s">
         <v>429</v>
       </c>
       <c r="K101" t="s">
         <v>430</v>
       </c>
       <c r="L101">
         <v>10000</v>
       </c>
       <c r="M101">
         <v>25.7304630372</v>
       </c>
       <c r="N101">
         <v>-100.268266967</v>
       </c>
       <c r="O101" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
         <v>2026</v>
       </c>
       <c r="B102" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C102" t="s">
         <v>21</v>
       </c>
       <c r="D102" t="s">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>41</v>
       </c>
       <c r="F102" t="s">
         <v>217</v>
       </c>
       <c r="H102" t="s">
         <v>425</v>
       </c>
       <c r="I102" t="s">
         <v>428</v>
       </c>
       <c r="J102" t="s">
         <v>429</v>
       </c>
       <c r="K102" t="s">
         <v>430</v>
       </c>
       <c r="L102">
         <v>10000</v>
       </c>
       <c r="M102">
         <v>25.7252334606</v>
       </c>
       <c r="N102">
         <v>-100.2436306527</v>
       </c>
       <c r="O102" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
         <v>2026</v>
       </c>
       <c r="B103" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C103" t="s">
         <v>21</v>
       </c>
       <c r="D103" t="s">
         <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>42</v>
       </c>
       <c r="F103" t="s">
         <v>218</v>
       </c>
       <c r="H103" t="s">
         <v>425</v>
       </c>
       <c r="I103" t="s">
         <v>428</v>
       </c>
       <c r="J103" t="s">
         <v>429</v>
       </c>
       <c r="K103" t="s">
         <v>430</v>
       </c>
       <c r="L103">
         <v>10000</v>
       </c>
       <c r="M103">
         <v>25.7272126064</v>
       </c>
       <c r="N103">
         <v>-100.2366669501</v>
       </c>
       <c r="O103" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
         <v>2026</v>
       </c>
       <c r="B104" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C104" t="s">
         <v>22</v>
       </c>
       <c r="D104" t="s">
         <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>43</v>
       </c>
       <c r="F104" t="s">
         <v>219</v>
       </c>
       <c r="H104" t="s">
         <v>425</v>
       </c>
       <c r="I104" t="s">
         <v>428</v>
       </c>
       <c r="J104" t="s">
         <v>429</v>
       </c>
       <c r="K104" t="s">
         <v>430</v>
       </c>
       <c r="L104">
         <v>10000</v>
       </c>
       <c r="M104">
         <v>25.7326329181</v>
       </c>
       <c r="N104">
         <v>-100.2768254206</v>
       </c>
       <c r="O104" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
         <v>2026</v>
       </c>
       <c r="B105" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C105" t="s">
         <v>21</v>
       </c>
       <c r="D105" t="s">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>44</v>
       </c>
       <c r="F105" t="s">
         <v>220</v>
       </c>
       <c r="H105" t="s">
         <v>425</v>
       </c>
       <c r="I105" t="s">
         <v>428</v>
       </c>
       <c r="J105" t="s">
         <v>429</v>
       </c>
       <c r="K105" t="s">
         <v>430</v>
       </c>
       <c r="L105">
         <v>10000</v>
       </c>
       <c r="M105">
         <v>25.7682974898</v>
       </c>
       <c r="N105">
         <v>-100.2746943042</v>
       </c>
       <c r="O105" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
         <v>2026</v>
       </c>
       <c r="B106" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C106" t="s">
         <v>21</v>
       </c>
       <c r="D106" t="s">
         <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>45</v>
       </c>
       <c r="F106" t="s">
         <v>221</v>
       </c>
       <c r="H106" t="s">
         <v>425</v>
       </c>
       <c r="I106" t="s">
         <v>428</v>
       </c>
       <c r="J106" t="s">
         <v>429</v>
       </c>
       <c r="K106" t="s">
         <v>430</v>
       </c>
       <c r="L106">
         <v>5000</v>
       </c>
       <c r="M106">
         <v>25.7137410863</v>
       </c>
       <c r="N106">
         <v>-100.2800549184</v>
       </c>
       <c r="O106" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
         <v>2026</v>
       </c>
       <c r="B107" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C107" t="s">
         <v>21</v>
       </c>
       <c r="D107" t="s">
         <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>46</v>
       </c>
       <c r="F107" t="s">
         <v>222</v>
       </c>
       <c r="H107" t="s">
         <v>425</v>
       </c>
       <c r="I107" t="s">
         <v>428</v>
       </c>
       <c r="J107" t="s">
         <v>429</v>
       </c>
       <c r="K107" t="s">
         <v>430</v>
       </c>
       <c r="L107">
         <v>10000</v>
       </c>
       <c r="M107">
         <v>25.7618934967</v>
       </c>
       <c r="N107">
         <v>-100.2832030741</v>
       </c>
       <c r="O107" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
         <v>2026</v>
       </c>
       <c r="B108" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C108" t="s">
         <v>21</v>
       </c>
       <c r="D108" t="s">
         <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>47</v>
       </c>
       <c r="F108" t="s">
         <v>223</v>
       </c>
       <c r="H108" t="s">
         <v>425</v>
       </c>
       <c r="I108" t="s">
         <v>428</v>
       </c>
       <c r="J108" t="s">
         <v>429</v>
       </c>
       <c r="K108" t="s">
         <v>430</v>
       </c>
       <c r="L108">
         <v>10000</v>
       </c>
       <c r="M108">
         <v>25.7549866216</v>
       </c>
       <c r="N108">
         <v>-100.2999759817</v>
       </c>
       <c r="O108" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
         <v>2026</v>
       </c>
       <c r="B109" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C109" t="s">
         <v>21</v>
       </c>
       <c r="D109" t="s">
         <v>30</v>
       </c>
       <c r="E109" t="s">
         <v>48</v>
       </c>
       <c r="F109" t="s">
         <v>224</v>
       </c>
       <c r="H109" t="s">
         <v>425</v>
       </c>
       <c r="I109" t="s">
         <v>428</v>
       </c>
       <c r="J109" t="s">
         <v>429</v>
       </c>
       <c r="K109" t="s">
         <v>430</v>
       </c>
       <c r="L109">
         <v>5000</v>
       </c>
       <c r="M109">
         <v>25.7293702935</v>
       </c>
       <c r="N109">
         <v>-100.2966723403</v>
       </c>
       <c r="O109" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
         <v>2026</v>
       </c>
       <c r="B110" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C110" t="s">
         <v>21</v>
       </c>
       <c r="D110" t="s">
         <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>49</v>
       </c>
       <c r="F110" t="s">
         <v>225</v>
       </c>
       <c r="H110" t="s">
         <v>425</v>
       </c>
       <c r="I110" t="s">
         <v>428</v>
       </c>
       <c r="J110" t="s">
         <v>429</v>
       </c>
       <c r="K110" t="s">
         <v>430</v>
       </c>
       <c r="L110">
         <v>10000</v>
       </c>
       <c r="M110">
         <v>25.7121636787</v>
       </c>
       <c r="N110">
         <v>-100.2439972085</v>
       </c>
       <c r="O110" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
         <v>2026</v>
       </c>
       <c r="B111" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C111" t="s">
         <v>21</v>
       </c>
       <c r="D111" t="s">
         <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>50</v>
       </c>
       <c r="F111" t="s">
         <v>226</v>
       </c>
       <c r="H111" t="s">
         <v>425</v>
       </c>
       <c r="I111" t="s">
         <v>428</v>
       </c>
       <c r="J111" t="s">
         <v>429</v>
       </c>
       <c r="K111" t="s">
         <v>430</v>
       </c>
       <c r="L111">
         <v>10000</v>
       </c>
       <c r="M111">
         <v>25.7619987701</v>
       </c>
       <c r="N111">
         <v>-100.3219573619</v>
       </c>
       <c r="O111" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
         <v>2026</v>
       </c>
       <c r="B112" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C112" t="s">
         <v>21</v>
       </c>
       <c r="D112" t="s">
         <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>51</v>
       </c>
       <c r="F112" t="s">
         <v>227</v>
       </c>
       <c r="H112" t="s">
         <v>425</v>
       </c>
       <c r="I112" t="s">
         <v>428</v>
       </c>
       <c r="J112" t="s">
         <v>429</v>
       </c>
       <c r="K112" t="s">
         <v>430</v>
       </c>
       <c r="L112">
         <v>10000</v>
       </c>
       <c r="M112">
         <v>25.7192236008</v>
       </c>
       <c r="N112">
         <v>-100.2531845586</v>
       </c>
       <c r="O112" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
         <v>2026</v>
       </c>
       <c r="B113" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C113" t="s">
         <v>23</v>
       </c>
       <c r="D113" t="s">
         <v>30</v>
       </c>
       <c r="E113" t="s">
         <v>46</v>
       </c>
       <c r="F113" t="s">
         <v>228</v>
       </c>
       <c r="H113" t="s">
         <v>425</v>
       </c>
       <c r="I113" t="s">
         <v>428</v>
       </c>
       <c r="J113" t="s">
         <v>429</v>
       </c>
       <c r="K113" t="s">
         <v>430</v>
       </c>
       <c r="L113">
         <v>10000</v>
       </c>
       <c r="M113">
         <v>25.7596646221</v>
       </c>
       <c r="N113">
         <v>-100.277036902</v>
       </c>
       <c r="O113" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
         <v>2026</v>
       </c>
       <c r="B114" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C114" t="s">
         <v>21</v>
       </c>
       <c r="D114" t="s">
         <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>52</v>
       </c>
       <c r="F114" t="s">
         <v>229</v>
       </c>
       <c r="H114" t="s">
         <v>425</v>
       </c>
       <c r="I114" t="s">
         <v>428</v>
       </c>
       <c r="J114" t="s">
         <v>429</v>
       </c>
       <c r="K114" t="s">
         <v>430</v>
       </c>
       <c r="L114">
         <v>10000</v>
       </c>
       <c r="M114">
         <v>25.7171075185</v>
       </c>
       <c r="N114">
         <v>-100.259749567</v>
       </c>
       <c r="O114" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
         <v>2026</v>
       </c>
       <c r="B115" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C115" t="s">
         <v>21</v>
       </c>
       <c r="D115" t="s">
         <v>30</v>
       </c>
       <c r="E115" t="s">
         <v>53</v>
       </c>
       <c r="F115" t="s">
         <v>230</v>
       </c>
       <c r="H115" t="s">
         <v>425</v>
       </c>
       <c r="I115" t="s">
         <v>428</v>
       </c>
       <c r="J115" t="s">
         <v>429</v>
       </c>
       <c r="K115" t="s">
         <v>430</v>
       </c>
       <c r="L115">
         <v>5000</v>
       </c>
       <c r="M115">
         <v>25.7139749959</v>
       </c>
       <c r="N115">
         <v>-100.2620014735</v>
       </c>
       <c r="O115" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
         <v>2026</v>
       </c>
       <c r="B116" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C116" t="s">
         <v>21</v>
       </c>
       <c r="D116" t="s">
         <v>30</v>
       </c>
       <c r="E116" t="s">
         <v>53</v>
       </c>
       <c r="F116" t="s">
         <v>231</v>
       </c>
       <c r="H116" t="s">
         <v>425</v>
       </c>
       <c r="I116" t="s">
         <v>428</v>
       </c>
       <c r="J116" t="s">
         <v>429</v>
       </c>
       <c r="K116" t="s">
         <v>430</v>
       </c>
       <c r="L116">
         <v>5000</v>
       </c>
       <c r="M116">
         <v>25.7139749959</v>
       </c>
       <c r="N116">
         <v>-100.2620014735</v>
       </c>
       <c r="O116" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
         <v>2026</v>
       </c>
       <c r="B117" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C117" t="s">
         <v>21</v>
       </c>
       <c r="D117" t="s">
         <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>54</v>
       </c>
       <c r="F117" t="s">
         <v>232</v>
       </c>
       <c r="H117" t="s">
         <v>425</v>
       </c>
       <c r="I117" t="s">
         <v>428</v>
       </c>
       <c r="J117" t="s">
         <v>429</v>
       </c>
       <c r="K117" t="s">
         <v>430</v>
       </c>
       <c r="L117">
         <v>5000</v>
       </c>
       <c r="M117">
         <v>25.7186220164</v>
       </c>
       <c r="N117">
         <v>-100.2575377445</v>
       </c>
       <c r="O117" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
         <v>2026</v>
       </c>
       <c r="B118" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C118" t="s">
         <v>21</v>
       </c>
       <c r="D118" t="s">
         <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>54</v>
       </c>
       <c r="F118" t="s">
         <v>233</v>
       </c>
       <c r="H118" t="s">
         <v>425</v>
       </c>
       <c r="I118" t="s">
         <v>428</v>
       </c>
       <c r="J118" t="s">
         <v>429</v>
       </c>
       <c r="K118" t="s">
         <v>430</v>
       </c>
       <c r="L118">
         <v>5000</v>
       </c>
       <c r="M118">
         <v>25.7186220164</v>
       </c>
       <c r="N118">
         <v>-100.2575377445</v>
       </c>
       <c r="O118" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
         <v>2026</v>
       </c>
       <c r="B119" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C119" t="s">
         <v>21</v>
       </c>
       <c r="D119" t="s">
         <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>55</v>
       </c>
       <c r="F119" t="s">
         <v>234</v>
       </c>
       <c r="H119" t="s">
         <v>425</v>
       </c>
       <c r="I119" t="s">
         <v>428</v>
       </c>
       <c r="J119" t="s">
         <v>429</v>
       </c>
       <c r="K119" t="s">
         <v>430</v>
       </c>
       <c r="L119">
         <v>10000</v>
       </c>
       <c r="M119">
         <v>25.7091244937</v>
       </c>
       <c r="N119">
         <v>-100.2681912545</v>
       </c>
       <c r="O119" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
         <v>2026</v>
       </c>
       <c r="B120" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C120" t="s">
         <v>21</v>
       </c>
       <c r="D120" t="s">
         <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>56</v>
       </c>
       <c r="F120" t="s">
         <v>235</v>
       </c>
       <c r="H120" t="s">
         <v>425</v>
       </c>
       <c r="I120" t="s">
         <v>428</v>
       </c>
       <c r="J120" t="s">
         <v>429</v>
       </c>
       <c r="K120" t="s">
         <v>430</v>
       </c>
       <c r="L120">
         <v>10000</v>
       </c>
       <c r="M120">
         <v>25.7118961557</v>
       </c>
       <c r="N120">
         <v>-100.2673611073</v>
       </c>
       <c r="O120" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
         <v>2026</v>
       </c>
       <c r="B121" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C121" t="s">
         <v>21</v>
       </c>
       <c r="D121" t="s">
         <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>57</v>
       </c>
       <c r="F121" t="s">
         <v>236</v>
       </c>
       <c r="H121" t="s">
         <v>425</v>
       </c>
       <c r="I121" t="s">
         <v>428</v>
       </c>
       <c r="J121" t="s">
         <v>429</v>
       </c>
       <c r="K121" t="s">
         <v>430</v>
       </c>
       <c r="L121">
         <v>10000</v>
       </c>
       <c r="M121">
         <v>25.7410951706</v>
       </c>
       <c r="N121">
         <v>-100.2582751391</v>
       </c>
       <c r="O121" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
         <v>2026</v>
       </c>
       <c r="B122" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C122" t="s">
         <v>21</v>
       </c>
       <c r="D122" t="s">
         <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>58</v>
       </c>
       <c r="F122" t="s">
         <v>237</v>
       </c>
       <c r="H122" t="s">
         <v>425</v>
       </c>
       <c r="I122" t="s">
         <v>428</v>
       </c>
       <c r="J122" t="s">
         <v>429</v>
       </c>
       <c r="K122" t="s">
         <v>430</v>
       </c>
       <c r="L122">
         <v>10000</v>
       </c>
       <c r="M122">
         <v>25.7364636866</v>
       </c>
       <c r="N122">
         <v>-100.2675222874</v>
       </c>
       <c r="O122" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
         <v>2026</v>
       </c>
       <c r="B123" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C123" t="s">
         <v>21</v>
       </c>
       <c r="D123" t="s">
         <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>59</v>
       </c>
       <c r="F123" t="s">
         <v>238</v>
       </c>
       <c r="H123" t="s">
         <v>425</v>
       </c>
       <c r="I123" t="s">
         <v>428</v>
       </c>
       <c r="J123" t="s">
         <v>429</v>
       </c>
       <c r="K123" t="s">
         <v>430</v>
       </c>
       <c r="L123">
         <v>5000</v>
       </c>
       <c r="M123">
         <v>25.7306938836</v>
       </c>
       <c r="N123">
         <v>-100.2443648733</v>
       </c>
       <c r="O123" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
         <v>2026</v>
       </c>
       <c r="B124" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C124" t="s">
         <v>21</v>
       </c>
       <c r="D124" t="s">
         <v>30</v>
       </c>
       <c r="E124" t="s">
         <v>60</v>
       </c>
       <c r="F124" t="s">
         <v>239</v>
       </c>
       <c r="H124" t="s">
         <v>425</v>
       </c>
       <c r="I124" t="s">
         <v>428</v>
       </c>
       <c r="J124" t="s">
         <v>429</v>
       </c>
       <c r="K124" t="s">
         <v>430</v>
       </c>
       <c r="L124">
         <v>10000</v>
       </c>
       <c r="M124">
         <v>25.706098355</v>
       </c>
       <c r="N124">
         <v>-100.266806179</v>
       </c>
       <c r="O124" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
         <v>2026</v>
       </c>
       <c r="B125" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C125" t="s">
         <v>21</v>
       </c>
       <c r="D125" t="s">
         <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>61</v>
       </c>
       <c r="F125" t="s">
         <v>240</v>
       </c>
       <c r="H125" t="s">
         <v>425</v>
       </c>
       <c r="I125" t="s">
         <v>428</v>
       </c>
       <c r="J125" t="s">
         <v>429</v>
       </c>
       <c r="K125" t="s">
         <v>430</v>
       </c>
       <c r="L125">
         <v>10000</v>
       </c>
       <c r="M125">
         <v>25.7098447832</v>
       </c>
       <c r="N125">
         <v>-100.2704405761</v>
       </c>
       <c r="O125" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
         <v>2026</v>
       </c>
       <c r="B126" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C126" t="s">
         <v>21</v>
       </c>
       <c r="D126" t="s">
         <v>30</v>
       </c>
       <c r="E126" t="s">
         <v>62</v>
       </c>
       <c r="F126" t="s">
         <v>241</v>
       </c>
       <c r="H126" t="s">
         <v>425</v>
       </c>
       <c r="I126" t="s">
         <v>428</v>
       </c>
       <c r="J126" t="s">
         <v>429</v>
       </c>
       <c r="K126" t="s">
         <v>430</v>
       </c>
       <c r="L126">
         <v>10000</v>
       </c>
       <c r="M126">
         <v>25.7186748661</v>
       </c>
       <c r="N126">
         <v>-100.2249336694</v>
       </c>
       <c r="O126" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
         <v>2026</v>
       </c>
       <c r="B127" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C127" t="s">
         <v>21</v>
       </c>
       <c r="D127" t="s">
         <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>63</v>
       </c>
       <c r="F127" t="s">
         <v>242</v>
       </c>
       <c r="H127" t="s">
         <v>425</v>
       </c>
       <c r="I127" t="s">
         <v>428</v>
       </c>
       <c r="J127" t="s">
         <v>429</v>
       </c>
       <c r="K127" t="s">
         <v>430</v>
       </c>
       <c r="L127">
         <v>10000</v>
       </c>
       <c r="M127">
         <v>25.7618878243</v>
       </c>
       <c r="N127">
         <v>-100.2691153</v>
       </c>
       <c r="O127" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
         <v>2026</v>
       </c>
       <c r="B128" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C128" t="s">
         <v>21</v>
       </c>
       <c r="D128" t="s">
         <v>30</v>
       </c>
       <c r="E128" t="s">
         <v>64</v>
       </c>
       <c r="F128" t="s">
         <v>243</v>
       </c>
       <c r="H128" t="s">
         <v>425</v>
       </c>
       <c r="I128" t="s">
         <v>428</v>
       </c>
       <c r="J128" t="s">
         <v>429</v>
       </c>
       <c r="K128" t="s">
         <v>430</v>
       </c>
       <c r="L128">
         <v>10000</v>
       </c>
       <c r="M128">
         <v>25.7668557403</v>
       </c>
       <c r="N128">
         <v>-100.2814273963</v>
       </c>
       <c r="O128" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
         <v>2026</v>
       </c>
       <c r="B129" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C129" t="s">
         <v>21</v>
       </c>
       <c r="D129" t="s">
         <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>65</v>
       </c>
       <c r="F129" t="s">
         <v>244</v>
       </c>
       <c r="H129" t="s">
         <v>425</v>
       </c>
       <c r="I129" t="s">
         <v>428</v>
       </c>
       <c r="J129" t="s">
         <v>429</v>
       </c>
       <c r="K129" t="s">
         <v>430</v>
       </c>
       <c r="L129">
         <v>10000</v>
       </c>
       <c r="M129">
         <v>25.7125895972</v>
       </c>
       <c r="N129">
         <v>-100.2568252802</v>
       </c>
       <c r="O129" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
         <v>2026</v>
       </c>
       <c r="B130" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C130" t="s">
         <v>21</v>
       </c>
       <c r="D130" t="s">
         <v>30</v>
       </c>
       <c r="E130" t="s">
         <v>66</v>
       </c>
       <c r="F130" t="s">
         <v>245</v>
       </c>
       <c r="H130" t="s">
         <v>425</v>
       </c>
       <c r="I130" t="s">
         <v>428</v>
       </c>
       <c r="J130" t="s">
         <v>429</v>
       </c>
       <c r="K130" t="s">
         <v>430</v>
       </c>
       <c r="L130">
         <v>10000</v>
       </c>
       <c r="M130">
         <v>25.758854675</v>
       </c>
       <c r="N130">
         <v>-100.26659617</v>
       </c>
       <c r="O130" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
         <v>2026</v>
       </c>
       <c r="B131" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C131" t="s">
         <v>21</v>
       </c>
       <c r="D131" t="s">
         <v>30</v>
       </c>
       <c r="E131" t="s">
         <v>67</v>
       </c>
       <c r="F131" t="s">
         <v>246</v>
       </c>
       <c r="H131" t="s">
         <v>425</v>
       </c>
       <c r="I131" t="s">
         <v>428</v>
       </c>
       <c r="J131" t="s">
         <v>429</v>
       </c>
       <c r="K131" t="s">
         <v>430</v>
       </c>
       <c r="L131">
         <v>10000</v>
       </c>
       <c r="M131">
         <v>25.732171138</v>
       </c>
       <c r="N131">
         <v>-100.2128373577</v>
       </c>
       <c r="O131" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
         <v>2026</v>
       </c>
       <c r="B132" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C132" t="s">
         <v>21</v>
       </c>
       <c r="D132" t="s">
         <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>68</v>
       </c>
       <c r="F132" t="s">
         <v>247</v>
       </c>
       <c r="H132" t="s">
         <v>425</v>
       </c>
       <c r="I132" t="s">
         <v>428</v>
       </c>
       <c r="J132" t="s">
         <v>429</v>
       </c>
       <c r="K132" t="s">
         <v>430</v>
       </c>
       <c r="L132">
         <v>10000</v>
       </c>
       <c r="M132">
         <v>25.7348344284</v>
       </c>
       <c r="N132">
         <v>-100.2196430659</v>
       </c>
       <c r="O132" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
         <v>2026</v>
       </c>
       <c r="B133" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C133" t="s">
         <v>21</v>
       </c>
       <c r="D133" t="s">
         <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>69</v>
       </c>
       <c r="F133" t="s">
         <v>248</v>
       </c>
       <c r="H133" t="s">
         <v>425</v>
       </c>
       <c r="I133" t="s">
         <v>428</v>
       </c>
       <c r="J133" t="s">
         <v>429</v>
       </c>
       <c r="K133" t="s">
         <v>430</v>
       </c>
       <c r="L133">
         <v>10000</v>
       </c>
       <c r="M133">
         <v>25.7027354716</v>
       </c>
       <c r="N133">
         <v>-100.264916724</v>
       </c>
       <c r="O133" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
         <v>2026</v>
       </c>
       <c r="B134" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C134" t="s">
         <v>21</v>
       </c>
       <c r="D134" t="s">
         <v>30</v>
       </c>
       <c r="E134" t="s">
         <v>70</v>
       </c>
       <c r="F134" t="s">
         <v>249</v>
       </c>
       <c r="H134" t="s">
         <v>425</v>
       </c>
       <c r="I134" t="s">
         <v>428</v>
       </c>
       <c r="J134" t="s">
         <v>429</v>
       </c>
       <c r="K134" t="s">
         <v>430</v>
       </c>
       <c r="L134">
         <v>10000</v>
       </c>
       <c r="M134">
         <v>25.7256422697</v>
       </c>
       <c r="N134">
         <v>-100.2315322458</v>
       </c>
       <c r="O134" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
         <v>2026</v>
       </c>
       <c r="B135" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C135" t="s">
         <v>21</v>
       </c>
       <c r="D135" t="s">
         <v>30</v>
       </c>
       <c r="E135" t="s">
         <v>71</v>
       </c>
       <c r="F135" t="s">
         <v>250</v>
       </c>
       <c r="H135" t="s">
         <v>425</v>
       </c>
       <c r="I135" t="s">
         <v>428</v>
       </c>
       <c r="J135" t="s">
         <v>429</v>
       </c>
       <c r="K135" t="s">
         <v>430</v>
       </c>
       <c r="L135">
         <v>10000</v>
       </c>
       <c r="M135">
         <v>25.7327436828</v>
       </c>
       <c r="N135">
         <v>-100.2808871411</v>
       </c>
       <c r="O135" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
         <v>2026</v>
       </c>
       <c r="B136" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C136" t="s">
         <v>21</v>
       </c>
       <c r="D136" t="s">
         <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>72</v>
       </c>
       <c r="F136" t="s">
         <v>251</v>
       </c>
       <c r="H136" t="s">
         <v>425</v>
       </c>
       <c r="I136" t="s">
         <v>428</v>
       </c>
       <c r="J136" t="s">
         <v>429</v>
       </c>
       <c r="K136" t="s">
         <v>430</v>
       </c>
       <c r="L136">
         <v>10000</v>
       </c>
       <c r="M136">
         <v>25.7248640142</v>
       </c>
       <c r="N136">
         <v>-100.2261122983</v>
       </c>
       <c r="O136" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
         <v>2026</v>
       </c>
       <c r="B137" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C137" t="s">
         <v>21</v>
       </c>
       <c r="D137" t="s">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>73</v>
       </c>
       <c r="F137" t="s">
         <v>252</v>
       </c>
       <c r="H137" t="s">
         <v>425</v>
       </c>
       <c r="I137" t="s">
         <v>428</v>
       </c>
       <c r="J137" t="s">
         <v>429</v>
       </c>
       <c r="K137" t="s">
         <v>430</v>
       </c>
       <c r="L137">
         <v>10000</v>
       </c>
       <c r="M137">
         <v>25.7063842361</v>
       </c>
       <c r="N137">
         <v>-100.2487085936</v>
       </c>
       <c r="O137" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
         <v>2026</v>
       </c>
       <c r="B138" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C138" t="s">
         <v>21</v>
       </c>
       <c r="D138" t="s">
         <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>74</v>
       </c>
       <c r="F138" t="s">
         <v>253</v>
       </c>
       <c r="H138" t="s">
         <v>425</v>
       </c>
       <c r="I138" t="s">
         <v>428</v>
       </c>
       <c r="J138" t="s">
         <v>429</v>
       </c>
       <c r="K138" t="s">
         <v>430</v>
       </c>
       <c r="L138">
         <v>10000</v>
       </c>
       <c r="M138">
         <v>25.7410247196</v>
       </c>
       <c r="N138">
         <v>-100.2875319073</v>
       </c>
       <c r="O138" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
         <v>2026</v>
       </c>
       <c r="B139" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C139" t="s">
         <v>21</v>
       </c>
       <c r="D139" t="s">
         <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>75</v>
       </c>
       <c r="F139" t="s">
         <v>254</v>
       </c>
       <c r="H139" t="s">
         <v>425</v>
       </c>
       <c r="I139" t="s">
         <v>428</v>
       </c>
       <c r="J139" t="s">
         <v>429</v>
       </c>
       <c r="K139" t="s">
         <v>430</v>
       </c>
       <c r="L139">
         <v>10000</v>
       </c>
       <c r="M139">
         <v>25.7421134723</v>
       </c>
       <c r="N139">
         <v>-100.2908274172</v>
       </c>
       <c r="O139" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
         <v>2026</v>
       </c>
       <c r="B140" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C140" t="s">
         <v>21</v>
       </c>
       <c r="D140" t="s">
         <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>76</v>
       </c>
       <c r="F140" t="s">
         <v>255</v>
       </c>
       <c r="H140" t="s">
         <v>425</v>
       </c>
       <c r="I140" t="s">
         <v>428</v>
       </c>
       <c r="J140" t="s">
         <v>429</v>
       </c>
       <c r="K140" t="s">
         <v>430</v>
       </c>
       <c r="L140">
         <v>10000</v>
       </c>
       <c r="M140">
         <v>25.7281068567</v>
       </c>
       <c r="N140">
         <v>-100.2287843414</v>
       </c>
       <c r="O140" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
         <v>2026</v>
       </c>
       <c r="B141" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C141" t="s">
         <v>21</v>
       </c>
       <c r="D141" t="s">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>77</v>
       </c>
       <c r="F141" t="s">
         <v>256</v>
       </c>
       <c r="H141" t="s">
         <v>425</v>
       </c>
       <c r="I141" t="s">
         <v>428</v>
       </c>
       <c r="J141" t="s">
         <v>429</v>
       </c>
       <c r="K141" t="s">
         <v>430</v>
       </c>
       <c r="L141">
         <v>10000</v>
       </c>
       <c r="M141">
         <v>25.7249164439</v>
       </c>
       <c r="N141">
         <v>-100.2298969623</v>
       </c>
       <c r="O141" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
         <v>2026</v>
       </c>
       <c r="B142" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C142" t="s">
         <v>21</v>
       </c>
       <c r="D142" t="s">
         <v>30</v>
       </c>
       <c r="E142" t="s">
         <v>78</v>
       </c>
       <c r="F142" t="s">
         <v>257</v>
       </c>
       <c r="H142" t="s">
         <v>425</v>
       </c>
       <c r="I142" t="s">
         <v>428</v>
       </c>
       <c r="J142" t="s">
         <v>429</v>
       </c>
       <c r="K142" t="s">
         <v>430</v>
       </c>
       <c r="L142">
         <v>10000</v>
       </c>
       <c r="M142">
         <v>25.7332078254</v>
       </c>
       <c r="N142">
         <v>-100.2219777802</v>
       </c>
       <c r="O142" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
         <v>2026</v>
       </c>
       <c r="B143" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C143" t="s">
         <v>21</v>
       </c>
       <c r="D143" t="s">
         <v>30</v>
       </c>
       <c r="E143" t="s">
         <v>79</v>
       </c>
       <c r="F143" t="s">
         <v>258</v>
       </c>
       <c r="H143" t="s">
         <v>425</v>
       </c>
       <c r="I143" t="s">
         <v>428</v>
       </c>
       <c r="J143" t="s">
         <v>429</v>
       </c>
       <c r="K143" t="s">
         <v>430</v>
       </c>
       <c r="L143">
         <v>10000</v>
       </c>
       <c r="M143">
         <v>25.7133568854</v>
       </c>
       <c r="N143">
         <v>-100.2543019574</v>
       </c>
       <c r="O143" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
         <v>2026</v>
       </c>
       <c r="B144" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C144" t="s">
         <v>21</v>
       </c>
       <c r="D144" t="s">
         <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>80</v>
       </c>
       <c r="F144" t="s">
         <v>259</v>
       </c>
       <c r="H144" t="s">
         <v>425</v>
       </c>
       <c r="I144" t="s">
         <v>428</v>
       </c>
       <c r="J144" t="s">
         <v>429</v>
       </c>
       <c r="K144" t="s">
         <v>430</v>
       </c>
       <c r="L144">
         <v>10000</v>
       </c>
       <c r="M144">
         <v>25.7193206766</v>
       </c>
       <c r="N144">
         <v>-100.2534028005</v>
       </c>
       <c r="O144" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
         <v>2026</v>
       </c>
       <c r="B145" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C145" t="s">
         <v>21</v>
       </c>
       <c r="D145" t="s">
         <v>30</v>
       </c>
       <c r="E145" t="s">
         <v>59</v>
       </c>
       <c r="F145" t="s">
         <v>260</v>
       </c>
       <c r="H145" t="s">
         <v>425</v>
       </c>
       <c r="I145" t="s">
         <v>428</v>
       </c>
       <c r="J145" t="s">
         <v>429</v>
       </c>
       <c r="K145" t="s">
         <v>430</v>
       </c>
       <c r="L145">
         <v>10000</v>
       </c>
       <c r="M145">
         <v>25.7299567478</v>
       </c>
       <c r="N145">
         <v>-100.2443437407</v>
       </c>
       <c r="O145" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
         <v>2026</v>
       </c>
       <c r="B146" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C146" t="s">
         <v>21</v>
       </c>
       <c r="D146" t="s">
         <v>30</v>
       </c>
       <c r="E146" t="s">
         <v>81</v>
       </c>
       <c r="F146" t="s">
         <v>261</v>
       </c>
       <c r="H146" t="s">
         <v>425</v>
       </c>
       <c r="I146" t="s">
         <v>428</v>
       </c>
       <c r="J146" t="s">
         <v>429</v>
       </c>
       <c r="K146" t="s">
         <v>430</v>
       </c>
       <c r="L146">
         <v>10000</v>
       </c>
       <c r="M146">
         <v>25.7088302109</v>
       </c>
       <c r="N146">
         <v>-100.2535028466</v>
       </c>
       <c r="O146" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
         <v>2026</v>
       </c>
       <c r="B147" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C147" t="s">
         <v>21</v>
       </c>
       <c r="D147" t="s">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>82</v>
       </c>
       <c r="F147" t="s">
         <v>262</v>
       </c>
       <c r="H147" t="s">
         <v>425</v>
       </c>
       <c r="I147" t="s">
         <v>428</v>
       </c>
       <c r="J147" t="s">
         <v>429</v>
       </c>
       <c r="K147" t="s">
         <v>430</v>
       </c>
       <c r="L147">
         <v>10000</v>
       </c>
       <c r="M147">
         <v>25.7384839379</v>
       </c>
       <c r="N147">
         <v>-100.2961957418</v>
       </c>
       <c r="O147" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
         <v>2026</v>
       </c>
       <c r="B148" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C148" t="s">
         <v>21</v>
       </c>
       <c r="D148" t="s">
         <v>30</v>
       </c>
       <c r="E148" t="s">
         <v>83</v>
       </c>
       <c r="F148" t="s">
         <v>263</v>
       </c>
       <c r="H148" t="s">
         <v>425</v>
       </c>
       <c r="I148" t="s">
         <v>428</v>
       </c>
       <c r="J148" t="s">
         <v>429</v>
       </c>
       <c r="K148" t="s">
         <v>430</v>
       </c>
       <c r="L148">
         <v>10000</v>
       </c>
       <c r="M148">
         <v>25.7647869153</v>
       </c>
       <c r="N148">
         <v>-100.2977896164</v>
       </c>
       <c r="O148" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
         <v>2026</v>
       </c>
       <c r="B149" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C149" t="s">
         <v>21</v>
       </c>
       <c r="D149" t="s">
         <v>30</v>
       </c>
       <c r="E149" t="s">
         <v>84</v>
       </c>
       <c r="F149" t="s">
         <v>264</v>
       </c>
       <c r="H149" t="s">
         <v>425</v>
       </c>
       <c r="I149" t="s">
         <v>428</v>
       </c>
       <c r="J149" t="s">
         <v>429</v>
       </c>
       <c r="K149" t="s">
         <v>430</v>
       </c>
       <c r="L149">
         <v>10000</v>
       </c>
       <c r="M149">
         <v>25.7148830035</v>
       </c>
       <c r="N149">
         <v>-100.2252860816</v>
       </c>
       <c r="O149" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
         <v>2026</v>
       </c>
       <c r="B150" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C150" t="s">
         <v>21</v>
       </c>
       <c r="D150" t="s">
         <v>30</v>
       </c>
       <c r="E150" t="s">
         <v>78</v>
       </c>
       <c r="F150" t="s">
         <v>265</v>
       </c>
       <c r="H150" t="s">
         <v>425</v>
       </c>
       <c r="I150" t="s">
         <v>428</v>
       </c>
       <c r="J150" t="s">
         <v>429</v>
       </c>
       <c r="K150" t="s">
         <v>430</v>
       </c>
       <c r="L150">
         <v>10000</v>
       </c>
       <c r="M150">
         <v>25.7341627159</v>
       </c>
       <c r="N150">
         <v>-100.2211589702</v>
       </c>
       <c r="O150" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
         <v>2026</v>
       </c>
       <c r="B151" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C151" t="s">
         <v>21</v>
       </c>
       <c r="D151" t="s">
         <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>85</v>
       </c>
       <c r="F151" t="s">
         <v>266</v>
       </c>
       <c r="H151" t="s">
         <v>425</v>
       </c>
       <c r="I151" t="s">
         <v>428</v>
       </c>
       <c r="J151" t="s">
         <v>429</v>
       </c>
       <c r="K151" t="s">
         <v>430</v>
       </c>
       <c r="L151">
         <v>10000</v>
       </c>
       <c r="M151">
         <v>25.7133059796</v>
       </c>
       <c r="N151">
         <v>-100.2306832491</v>
       </c>
       <c r="O151" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
         <v>2026</v>
       </c>
       <c r="B152" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C152" t="s">
         <v>21</v>
       </c>
       <c r="D152" t="s">
         <v>30</v>
       </c>
       <c r="E152" t="s">
         <v>86</v>
       </c>
       <c r="F152" t="s">
         <v>267</v>
       </c>
       <c r="H152" t="s">
         <v>425</v>
       </c>
       <c r="I152" t="s">
         <v>428</v>
       </c>
       <c r="J152" t="s">
         <v>429</v>
       </c>
       <c r="K152" t="s">
         <v>430</v>
       </c>
       <c r="L152">
         <v>10000</v>
       </c>
       <c r="M152">
         <v>25.7504736248</v>
       </c>
       <c r="N152">
         <v>-100.2966207613</v>
       </c>
       <c r="O152" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
         <v>2026</v>
       </c>
       <c r="B153" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C153" t="s">
         <v>21</v>
       </c>
       <c r="D153" t="s">
         <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>87</v>
       </c>
       <c r="F153" t="s">
         <v>268</v>
       </c>
       <c r="H153" t="s">
         <v>425</v>
       </c>
       <c r="I153" t="s">
         <v>428</v>
       </c>
       <c r="J153" t="s">
         <v>429</v>
       </c>
       <c r="K153" t="s">
         <v>430</v>
       </c>
       <c r="L153">
         <v>10000</v>
       </c>
       <c r="M153">
         <v>25.7394113205</v>
       </c>
       <c r="N153">
         <v>-100.2539777086</v>
       </c>
       <c r="O153" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
         <v>2026</v>
       </c>
       <c r="B154" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C154" t="s">
         <v>21</v>
       </c>
       <c r="D154" t="s">
         <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>88</v>
       </c>
       <c r="F154" t="s">
         <v>269</v>
       </c>
       <c r="H154" t="s">
         <v>425</v>
       </c>
       <c r="I154" t="s">
         <v>428</v>
       </c>
       <c r="J154" t="s">
         <v>429</v>
       </c>
       <c r="K154" t="s">
         <v>430</v>
       </c>
       <c r="L154">
         <v>10000</v>
       </c>
       <c r="M154">
         <v>25.7344833065</v>
       </c>
       <c r="N154">
         <v>-100.2303819913</v>
       </c>
       <c r="O154" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
         <v>2026</v>
       </c>
       <c r="B155" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C155" t="s">
         <v>21</v>
       </c>
       <c r="D155" t="s">
         <v>30</v>
       </c>
       <c r="E155" t="s">
         <v>89</v>
       </c>
       <c r="F155" t="s">
         <v>270</v>
       </c>
       <c r="H155" t="s">
         <v>425</v>
       </c>
       <c r="I155" t="s">
         <v>428</v>
       </c>
       <c r="J155" t="s">
         <v>429</v>
       </c>
       <c r="K155" t="s">
         <v>430</v>
       </c>
       <c r="L155">
         <v>10000</v>
       </c>
       <c r="M155">
         <v>25.7569714306</v>
       </c>
       <c r="N155">
         <v>-100.3030595596</v>
       </c>
       <c r="O155" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
         <v>2026</v>
       </c>
       <c r="B156" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C156" t="s">
         <v>21</v>
       </c>
       <c r="D156" t="s">
         <v>30</v>
       </c>
       <c r="E156" t="s">
         <v>90</v>
       </c>
       <c r="F156" t="s">
         <v>271</v>
       </c>
       <c r="H156" t="s">
         <v>425</v>
       </c>
       <c r="I156" t="s">
         <v>428</v>
       </c>
       <c r="J156" t="s">
         <v>429</v>
       </c>
       <c r="K156" t="s">
         <v>430</v>
       </c>
       <c r="L156">
         <v>10000</v>
       </c>
       <c r="M156">
         <v>25.7636759755</v>
       </c>
       <c r="N156">
         <v>-100.2652789212</v>
       </c>
       <c r="O156" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
         <v>2026</v>
       </c>
       <c r="B157" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C157" t="s">
         <v>21</v>
       </c>
       <c r="D157" t="s">
         <v>30</v>
       </c>
       <c r="E157" t="s">
         <v>91</v>
       </c>
       <c r="F157" t="s">
         <v>272</v>
       </c>
       <c r="H157" t="s">
         <v>425</v>
       </c>
       <c r="I157" t="s">
         <v>428</v>
       </c>
       <c r="J157" t="s">
         <v>429</v>
       </c>
       <c r="K157" t="s">
         <v>430</v>
       </c>
       <c r="L157">
         <v>22000</v>
       </c>
       <c r="M157">
         <v>25.7232388375</v>
       </c>
       <c r="N157">
         <v>-100.27809408</v>
       </c>
       <c r="O157" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
         <v>2026</v>
       </c>
       <c r="B158" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C158" t="s">
         <v>21</v>
       </c>
       <c r="D158" t="s">
         <v>30</v>
       </c>
       <c r="E158" t="s">
         <v>92</v>
       </c>
       <c r="F158" t="s">
         <v>273</v>
       </c>
       <c r="H158" t="s">
         <v>425</v>
       </c>
       <c r="I158" t="s">
         <v>428</v>
       </c>
       <c r="J158" t="s">
         <v>429</v>
       </c>
       <c r="K158" t="s">
         <v>430</v>
       </c>
       <c r="L158">
         <v>10000</v>
       </c>
       <c r="M158">
         <v>25.7422166481</v>
       </c>
       <c r="N158">
         <v>-100.2979345778</v>
       </c>
       <c r="O158" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
         <v>2026</v>
       </c>
       <c r="B159" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C159" t="s">
         <v>21</v>
       </c>
       <c r="D159" t="s">
         <v>30</v>
       </c>
       <c r="E159" t="s">
         <v>93</v>
       </c>
       <c r="F159" t="s">
         <v>274</v>
       </c>
       <c r="H159" t="s">
         <v>425</v>
       </c>
       <c r="I159" t="s">
         <v>428</v>
       </c>
       <c r="J159" t="s">
         <v>429</v>
       </c>
       <c r="K159" t="s">
         <v>430</v>
       </c>
       <c r="L159">
         <v>10000</v>
       </c>
       <c r="M159">
         <v>25.7218161228</v>
       </c>
       <c r="N159">
         <v>-100.242159237</v>
       </c>
       <c r="O159" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
         <v>2026</v>
       </c>
       <c r="B160" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C160" t="s">
         <v>21</v>
       </c>
       <c r="D160" t="s">
         <v>30</v>
       </c>
       <c r="E160" t="s">
         <v>94</v>
       </c>
       <c r="F160" t="s">
         <v>275</v>
       </c>
       <c r="H160" t="s">
         <v>425</v>
       </c>
       <c r="I160" t="s">
         <v>428</v>
       </c>
       <c r="J160" t="s">
         <v>429</v>
       </c>
       <c r="K160" t="s">
         <v>430</v>
       </c>
       <c r="L160">
         <v>10000</v>
       </c>
       <c r="M160">
         <v>25.7425420332</v>
       </c>
       <c r="N160">
         <v>-100.2502469749</v>
       </c>
       <c r="O160" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
         <v>2026</v>
       </c>
       <c r="B161" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C161" t="s">
         <v>21</v>
       </c>
       <c r="D161" t="s">
         <v>30</v>
       </c>
       <c r="E161" t="s">
         <v>95</v>
       </c>
       <c r="F161" t="s">
         <v>276</v>
       </c>
       <c r="H161" t="s">
         <v>425</v>
       </c>
       <c r="I161" t="s">
         <v>428</v>
       </c>
       <c r="J161" t="s">
         <v>429</v>
       </c>
       <c r="K161" t="s">
         <v>430</v>
       </c>
       <c r="L161">
         <v>10000</v>
       </c>
       <c r="M161">
         <v>25.7132769148</v>
       </c>
       <c r="N161">
         <v>-100.2276277512</v>
       </c>
       <c r="O161" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
         <v>2026</v>
       </c>
       <c r="B162" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C162" t="s">
         <v>21</v>
       </c>
       <c r="D162" t="s">
         <v>30</v>
       </c>
       <c r="E162" t="s">
         <v>96</v>
       </c>
       <c r="F162" t="s">
         <v>277</v>
       </c>
       <c r="H162" t="s">
         <v>425</v>
       </c>
       <c r="I162" t="s">
         <v>428</v>
       </c>
       <c r="J162" t="s">
         <v>429</v>
       </c>
       <c r="K162" t="s">
         <v>430</v>
       </c>
       <c r="L162">
         <v>10000</v>
       </c>
       <c r="M162">
         <v>25.7446514664</v>
       </c>
       <c r="N162">
         <v>-100.2779718547</v>
       </c>
       <c r="O162" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
         <v>2026</v>
       </c>
       <c r="B163" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C163" t="s">
         <v>21</v>
       </c>
       <c r="D163" t="s">
         <v>30</v>
       </c>
       <c r="E163" t="s">
         <v>97</v>
       </c>
       <c r="F163" t="s">
         <v>278</v>
       </c>
       <c r="H163" t="s">
         <v>425</v>
       </c>
       <c r="I163" t="s">
         <v>428</v>
       </c>
       <c r="J163" t="s">
         <v>429</v>
       </c>
       <c r="K163" t="s">
         <v>430</v>
       </c>
       <c r="L163">
         <v>10000</v>
       </c>
       <c r="M163">
         <v>25.7191389127</v>
       </c>
       <c r="N163">
         <v>-100.2731878201</v>
       </c>
       <c r="O163" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
         <v>2026</v>
       </c>
       <c r="B164" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C164" t="s">
         <v>21</v>
       </c>
       <c r="D164" t="s">
         <v>30</v>
       </c>
       <c r="E164" t="s">
         <v>98</v>
       </c>
       <c r="F164" t="s">
         <v>279</v>
       </c>
       <c r="H164" t="s">
         <v>425</v>
       </c>
       <c r="I164" t="s">
         <v>428</v>
       </c>
       <c r="J164" t="s">
         <v>429</v>
       </c>
       <c r="K164" t="s">
         <v>430</v>
       </c>
       <c r="L164">
         <v>10000</v>
       </c>
       <c r="M164">
         <v>25.7389120211</v>
       </c>
       <c r="N164">
         <v>-100.3145940496</v>
       </c>
       <c r="O164" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
         <v>2026</v>
       </c>
       <c r="B165" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C165" t="s">
         <v>21</v>
       </c>
       <c r="D165" t="s">
         <v>30</v>
       </c>
       <c r="E165" t="s">
         <v>99</v>
       </c>
       <c r="F165" t="s">
         <v>280</v>
       </c>
       <c r="H165" t="s">
         <v>425</v>
       </c>
       <c r="I165" t="s">
         <v>428</v>
       </c>
       <c r="J165" t="s">
         <v>429</v>
       </c>
       <c r="K165" t="s">
         <v>430</v>
       </c>
       <c r="L165">
         <v>10000</v>
       </c>
       <c r="M165">
         <v>25.7333479656</v>
       </c>
       <c r="N165">
         <v>-100.2699740066</v>
       </c>
       <c r="O165" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
         <v>2026</v>
       </c>
       <c r="B166" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C166" t="s">
         <v>21</v>
       </c>
       <c r="D166" t="s">
         <v>30</v>
       </c>
       <c r="E166" t="s">
         <v>100</v>
       </c>
       <c r="F166" t="s">
         <v>281</v>
       </c>
       <c r="H166" t="s">
         <v>425</v>
       </c>
       <c r="I166" t="s">
         <v>428</v>
       </c>
       <c r="J166" t="s">
         <v>429</v>
       </c>
       <c r="K166" t="s">
         <v>430</v>
       </c>
       <c r="L166">
         <v>10000</v>
       </c>
       <c r="M166">
         <v>25.7497462929</v>
       </c>
       <c r="N166">
         <v>-100.2610316095</v>
       </c>
       <c r="O166" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
         <v>2026</v>
       </c>
       <c r="B167" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C167" t="s">
         <v>21</v>
       </c>
       <c r="D167" t="s">
         <v>30</v>
       </c>
       <c r="E167" t="s">
         <v>101</v>
       </c>
       <c r="F167" t="s">
         <v>282</v>
       </c>
       <c r="H167" t="s">
         <v>425</v>
       </c>
       <c r="I167" t="s">
         <v>428</v>
       </c>
       <c r="J167" t="s">
         <v>429</v>
       </c>
       <c r="K167" t="s">
         <v>430</v>
       </c>
       <c r="L167">
         <v>10000</v>
       </c>
       <c r="M167">
         <v>25.7406738194</v>
       </c>
       <c r="N167">
         <v>-100.2483831876</v>
       </c>
       <c r="O167" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
         <v>2026</v>
       </c>
       <c r="B168" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C168" t="s">
         <v>21</v>
       </c>
       <c r="D168" t="s">
         <v>30</v>
       </c>
       <c r="E168" t="s">
         <v>102</v>
       </c>
       <c r="F168" t="s">
         <v>283</v>
       </c>
       <c r="H168" t="s">
         <v>425</v>
       </c>
       <c r="I168" t="s">
         <v>428</v>
       </c>
       <c r="J168" t="s">
         <v>429</v>
       </c>
       <c r="K168" t="s">
         <v>430</v>
       </c>
       <c r="L168">
         <v>10000</v>
       </c>
       <c r="M168">
         <v>25.7160820887</v>
       </c>
       <c r="N168">
         <v>-100.2644388243</v>
       </c>
       <c r="O168" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
         <v>2026</v>
       </c>
       <c r="B169" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C169" t="s">
         <v>21</v>
       </c>
       <c r="D169" t="s">
         <v>30</v>
       </c>
       <c r="E169" t="s">
         <v>103</v>
       </c>
       <c r="F169" t="s">
         <v>284</v>
       </c>
       <c r="H169" t="s">
         <v>425</v>
       </c>
       <c r="I169" t="s">
         <v>428</v>
       </c>
       <c r="J169" t="s">
         <v>429</v>
       </c>
       <c r="K169" t="s">
         <v>430</v>
       </c>
       <c r="L169">
         <v>10000</v>
       </c>
       <c r="M169">
         <v>25.7119071581</v>
       </c>
       <c r="N169">
         <v>-100.2819525417</v>
       </c>
       <c r="O169" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
         <v>2026</v>
       </c>
       <c r="B170" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C170" t="s">
         <v>21</v>
       </c>
       <c r="D170" t="s">
         <v>30</v>
       </c>
       <c r="E170" t="s">
         <v>104</v>
       </c>
       <c r="F170" t="s">
         <v>285</v>
       </c>
       <c r="H170" t="s">
         <v>425</v>
       </c>
       <c r="I170" t="s">
         <v>428</v>
       </c>
       <c r="J170" t="s">
         <v>429</v>
       </c>
       <c r="K170" t="s">
         <v>430</v>
       </c>
       <c r="L170">
         <v>10000</v>
       </c>
       <c r="M170">
         <v>25.7118612032</v>
       </c>
       <c r="N170">
         <v>-100.249179853</v>
       </c>
       <c r="O170" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
         <v>2026</v>
       </c>
       <c r="B171" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C171" t="s">
         <v>21</v>
       </c>
       <c r="D171" t="s">
         <v>30</v>
       </c>
       <c r="E171" t="s">
         <v>105</v>
       </c>
       <c r="F171" t="s">
         <v>286</v>
       </c>
       <c r="H171" t="s">
         <v>425</v>
       </c>
       <c r="I171" t="s">
         <v>428</v>
       </c>
       <c r="J171" t="s">
         <v>429</v>
       </c>
       <c r="K171" t="s">
         <v>430</v>
       </c>
       <c r="L171">
         <v>10000</v>
       </c>
       <c r="M171">
         <v>25.7463076957</v>
       </c>
       <c r="N171">
         <v>-100.258993306</v>
       </c>
       <c r="O171" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
         <v>2026</v>
       </c>
       <c r="B172" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C172" t="s">
         <v>21</v>
       </c>
       <c r="D172" t="s">
         <v>30</v>
       </c>
       <c r="E172" t="s">
         <v>106</v>
       </c>
       <c r="F172" t="s">
         <v>287</v>
       </c>
       <c r="H172" t="s">
         <v>425</v>
       </c>
       <c r="I172" t="s">
         <v>428</v>
       </c>
       <c r="J172" t="s">
         <v>429</v>
       </c>
       <c r="K172" t="s">
         <v>430</v>
       </c>
       <c r="L172">
         <v>10000</v>
       </c>
       <c r="M172">
         <v>25.7665724356</v>
       </c>
       <c r="N172">
         <v>-100.2734121528</v>
       </c>
       <c r="O172" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
         <v>2026</v>
       </c>
       <c r="B173" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C173" t="s">
         <v>21</v>
       </c>
       <c r="D173" t="s">
         <v>30</v>
       </c>
       <c r="E173" t="s">
         <v>107</v>
       </c>
       <c r="F173" t="s">
         <v>288</v>
       </c>
       <c r="H173" t="s">
         <v>425</v>
       </c>
       <c r="I173" t="s">
         <v>428</v>
       </c>
       <c r="J173" t="s">
         <v>429</v>
       </c>
       <c r="K173" t="s">
         <v>430</v>
       </c>
       <c r="L173">
         <v>10000</v>
       </c>
       <c r="M173">
         <v>25.7139514514</v>
       </c>
       <c r="N173">
         <v>-100.2168021664</v>
       </c>
       <c r="O173" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
         <v>2026</v>
       </c>
       <c r="B174" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C174" t="s">
         <v>21</v>
       </c>
       <c r="D174" t="s">
         <v>30</v>
       </c>
       <c r="E174" t="s">
         <v>108</v>
       </c>
       <c r="F174" t="s">
         <v>289</v>
       </c>
       <c r="H174" t="s">
         <v>425</v>
       </c>
       <c r="I174" t="s">
         <v>428</v>
       </c>
       <c r="J174" t="s">
         <v>429</v>
       </c>
       <c r="K174" t="s">
         <v>430</v>
       </c>
       <c r="L174">
         <v>10000</v>
       </c>
       <c r="M174">
         <v>25.7405865308</v>
       </c>
       <c r="N174">
         <v>-100.3192454258</v>
       </c>
       <c r="O174" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
         <v>2026</v>
       </c>
       <c r="B175" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C175" t="s">
         <v>21</v>
       </c>
       <c r="D175" t="s">
         <v>30</v>
       </c>
       <c r="E175" t="s">
         <v>109</v>
       </c>
       <c r="F175" t="s">
         <v>290</v>
       </c>
       <c r="H175" t="s">
         <v>425</v>
       </c>
       <c r="I175" t="s">
         <v>428</v>
       </c>
       <c r="J175" t="s">
         <v>429</v>
       </c>
       <c r="K175" t="s">
         <v>430</v>
       </c>
       <c r="L175">
         <v>10000</v>
       </c>
       <c r="M175">
         <v>25.7348352246</v>
       </c>
       <c r="N175">
         <v>-100.2818923227</v>
       </c>
       <c r="O175" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
         <v>2026</v>
       </c>
       <c r="B176" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C176" t="s">
         <v>21</v>
       </c>
       <c r="D176" t="s">
         <v>30</v>
       </c>
       <c r="E176" t="s">
         <v>110</v>
       </c>
       <c r="F176" t="s">
         <v>291</v>
       </c>
       <c r="H176" t="s">
         <v>425</v>
       </c>
       <c r="I176" t="s">
         <v>428</v>
       </c>
       <c r="J176" t="s">
         <v>429</v>
       </c>
       <c r="K176" t="s">
         <v>430</v>
       </c>
       <c r="L176">
         <v>10000</v>
       </c>
       <c r="M176">
         <v>25.722011501</v>
       </c>
       <c r="N176">
         <v>-100.2332053324</v>
       </c>
       <c r="O176" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
         <v>2026</v>
       </c>
       <c r="B177" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C177" t="s">
         <v>21</v>
       </c>
       <c r="D177" t="s">
         <v>30</v>
       </c>
       <c r="E177" t="s">
         <v>111</v>
       </c>
       <c r="F177" t="s">
         <v>292</v>
       </c>
       <c r="H177" t="s">
         <v>425</v>
       </c>
       <c r="I177" t="s">
         <v>428</v>
       </c>
       <c r="J177" t="s">
         <v>429</v>
       </c>
       <c r="K177" t="s">
         <v>430</v>
       </c>
       <c r="L177">
         <v>10000</v>
       </c>
       <c r="M177">
         <v>25.7227817558</v>
       </c>
       <c r="N177">
         <v>-100.2777907036</v>
       </c>
       <c r="O177" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
         <v>2026</v>
       </c>
       <c r="B178" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C178" t="s">
         <v>21</v>
       </c>
       <c r="D178" t="s">
         <v>30</v>
       </c>
       <c r="E178" t="s">
         <v>112</v>
       </c>
       <c r="F178" t="s">
         <v>293</v>
       </c>
       <c r="H178" t="s">
         <v>425</v>
       </c>
       <c r="I178" t="s">
         <v>428</v>
       </c>
       <c r="J178" t="s">
         <v>429</v>
       </c>
       <c r="K178" t="s">
         <v>430</v>
       </c>
       <c r="L178">
         <v>10000</v>
       </c>
       <c r="M178">
         <v>25.7627847017</v>
       </c>
       <c r="N178">
         <v>-100.2803763559</v>
       </c>
       <c r="O178" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
         <v>2026</v>
       </c>
       <c r="B179" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C179" t="s">
         <v>21</v>
       </c>
       <c r="D179" t="s">
         <v>30</v>
       </c>
       <c r="E179" t="s">
         <v>113</v>
       </c>
       <c r="F179" t="s">
         <v>294</v>
       </c>
       <c r="H179" t="s">
         <v>425</v>
       </c>
       <c r="I179" t="s">
         <v>428</v>
       </c>
       <c r="J179" t="s">
         <v>429</v>
       </c>
       <c r="K179" t="s">
         <v>430</v>
       </c>
       <c r="L179">
         <v>10000</v>
       </c>
       <c r="M179">
         <v>25.7377623516</v>
       </c>
       <c r="N179">
         <v>-100.2838328052</v>
       </c>
       <c r="O179" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
         <v>2026</v>
       </c>
       <c r="B180" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C180" t="s">
         <v>21</v>
       </c>
       <c r="D180" t="s">
         <v>30</v>
       </c>
       <c r="E180" t="s">
         <v>114</v>
       </c>
       <c r="F180" t="s">
         <v>295</v>
       </c>
       <c r="H180" t="s">
         <v>425</v>
       </c>
       <c r="I180" t="s">
         <v>428</v>
       </c>
       <c r="J180" t="s">
         <v>429</v>
       </c>
       <c r="K180" t="s">
         <v>430</v>
       </c>
       <c r="L180">
         <v>10000</v>
       </c>
       <c r="M180">
         <v>25.7534295984</v>
       </c>
       <c r="N180">
         <v>-100.257587319</v>
       </c>
       <c r="O180" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
         <v>2026</v>
       </c>
       <c r="B181" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C181" t="s">
         <v>21</v>
       </c>
       <c r="D181" t="s">
         <v>30</v>
       </c>
       <c r="E181" t="s">
         <v>115</v>
       </c>
       <c r="F181" t="s">
         <v>296</v>
       </c>
       <c r="H181" t="s">
         <v>425</v>
       </c>
       <c r="I181" t="s">
         <v>428</v>
       </c>
       <c r="J181" t="s">
         <v>429</v>
       </c>
       <c r="K181" t="s">
         <v>430</v>
       </c>
       <c r="L181">
         <v>10000</v>
       </c>
       <c r="M181">
         <v>25.7376687185</v>
       </c>
       <c r="N181">
         <v>-100.2838477668</v>
       </c>
       <c r="O181" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
         <v>2026</v>
       </c>
       <c r="B182" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C182" t="s">
         <v>21</v>
       </c>
       <c r="D182" t="s">
         <v>30</v>
       </c>
       <c r="E182" t="s">
         <v>31</v>
       </c>
       <c r="F182" t="s">
         <v>207</v>
       </c>
       <c r="H182" t="s">
         <v>425</v>
       </c>
       <c r="I182" t="s">
         <v>428</v>
       </c>
       <c r="J182" t="s">
         <v>429</v>
       </c>
       <c r="K182" t="s">
         <v>430</v>
       </c>
       <c r="L182">
         <v>10000</v>
       </c>
       <c r="M182">
         <v>25.763828479</v>
       </c>
       <c r="N182">
         <v>-100.2836170004</v>
       </c>
       <c r="O182" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
         <v>2026</v>
       </c>
       <c r="B183" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C183" t="s">
         <v>21</v>
       </c>
       <c r="D183" t="s">
         <v>30</v>
       </c>
       <c r="E183" t="s">
         <v>32</v>
       </c>
       <c r="F183" t="s">
         <v>208</v>
       </c>
       <c r="H183" t="s">
         <v>425</v>
       </c>
       <c r="I183" t="s">
         <v>428</v>
       </c>
       <c r="J183" t="s">
         <v>429</v>
       </c>
       <c r="K183" t="s">
         <v>430</v>
       </c>
       <c r="L183">
         <v>10000</v>
       </c>
       <c r="M183">
         <v>25.7178021073</v>
       </c>
       <c r="N183">
         <v>-100.2797899595</v>
       </c>
       <c r="O183" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
         <v>2026</v>
       </c>
       <c r="B184" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C184" t="s">
         <v>21</v>
       </c>
       <c r="D184" t="s">
         <v>30</v>
       </c>
       <c r="E184" t="s">
         <v>33</v>
       </c>
       <c r="F184" t="s">
         <v>209</v>
       </c>
       <c r="H184" t="s">
         <v>425</v>
       </c>
       <c r="I184" t="s">
         <v>428</v>
       </c>
       <c r="J184" t="s">
         <v>429</v>
       </c>
       <c r="K184" t="s">
         <v>430</v>
       </c>
       <c r="L184">
         <v>10000</v>
       </c>
       <c r="M184">
         <v>25.7207529506</v>
       </c>
       <c r="N184">
         <v>-100.2666183724</v>
       </c>
       <c r="O184" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
         <v>2026</v>
       </c>
       <c r="B185" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C185" t="s">
         <v>21</v>
       </c>
       <c r="D185" t="s">
         <v>30</v>
       </c>
       <c r="E185" t="s">
         <v>34</v>
       </c>
       <c r="F185" t="s">
         <v>210</v>
       </c>
       <c r="H185" t="s">
         <v>425</v>
       </c>
       <c r="I185" t="s">
         <v>428</v>
       </c>
       <c r="J185" t="s">
         <v>429</v>
       </c>
       <c r="K185" t="s">
         <v>430</v>
       </c>
       <c r="L185">
         <v>10000</v>
       </c>
       <c r="M185">
         <v>25.7205548854</v>
       </c>
       <c r="N185">
         <v>-100.2401702518</v>
       </c>
       <c r="O185" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
         <v>2026</v>
       </c>
       <c r="B186" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C186" t="s">
         <v>21</v>
       </c>
       <c r="D186" t="s">
         <v>30</v>
       </c>
       <c r="E186" t="s">
         <v>35</v>
       </c>
       <c r="F186" t="s">
         <v>211</v>
       </c>
       <c r="H186" t="s">
         <v>425</v>
       </c>
       <c r="I186" t="s">
         <v>428</v>
       </c>
       <c r="J186" t="s">
         <v>429</v>
       </c>
       <c r="K186" t="s">
         <v>430</v>
       </c>
       <c r="L186">
         <v>5000</v>
       </c>
       <c r="M186">
         <v>25.7242637978</v>
       </c>
       <c r="N186">
         <v>-100.2337691031</v>
       </c>
       <c r="O186" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
         <v>2026</v>
       </c>
       <c r="B187" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C187" t="s">
         <v>21</v>
       </c>
       <c r="D187" t="s">
         <v>30</v>
       </c>
       <c r="E187" t="s">
         <v>36</v>
       </c>
       <c r="F187" t="s">
         <v>212</v>
       </c>
       <c r="H187" t="s">
         <v>425</v>
       </c>
       <c r="I187" t="s">
         <v>428</v>
       </c>
       <c r="J187" t="s">
         <v>429</v>
       </c>
       <c r="K187" t="s">
         <v>430</v>
       </c>
       <c r="L187">
         <v>5000</v>
       </c>
       <c r="M187">
         <v>25.7113691588</v>
       </c>
       <c r="N187">
         <v>-100.254361443</v>
       </c>
       <c r="O187" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
         <v>2026</v>
       </c>
       <c r="B188" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C188" t="s">
         <v>21</v>
       </c>
       <c r="D188" t="s">
         <v>30</v>
       </c>
       <c r="E188" t="s">
         <v>37</v>
       </c>
       <c r="F188" t="s">
         <v>213</v>
       </c>
       <c r="H188" t="s">
         <v>425</v>
       </c>
       <c r="I188" t="s">
         <v>428</v>
       </c>
       <c r="J188" t="s">
         <v>429</v>
       </c>
       <c r="K188" t="s">
         <v>430</v>
       </c>
       <c r="L188">
         <v>10000</v>
       </c>
       <c r="M188">
         <v>25.7258584566</v>
       </c>
       <c r="N188">
         <v>-100.2474026803</v>
       </c>
       <c r="O188" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
         <v>2026</v>
       </c>
       <c r="B189" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C189" t="s">
         <v>21</v>
       </c>
       <c r="D189" t="s">
         <v>30</v>
       </c>
       <c r="E189" t="s">
         <v>38</v>
       </c>
       <c r="F189" t="s">
         <v>214</v>
       </c>
       <c r="H189" t="s">
         <v>425</v>
       </c>
       <c r="I189" t="s">
         <v>428</v>
       </c>
       <c r="J189" t="s">
         <v>429</v>
       </c>
       <c r="K189" t="s">
         <v>430</v>
       </c>
       <c r="L189">
         <v>10000</v>
       </c>
       <c r="M189">
         <v>25.7143009557</v>
       </c>
       <c r="N189">
         <v>-100.2764853295</v>
       </c>
       <c r="O189" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
         <v>2026</v>
       </c>
       <c r="B190" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C190" t="s">
         <v>21</v>
       </c>
       <c r="D190" t="s">
         <v>30</v>
       </c>
       <c r="E190" t="s">
         <v>39</v>
       </c>
       <c r="F190" t="s">
         <v>215</v>
       </c>
       <c r="H190" t="s">
         <v>425</v>
       </c>
       <c r="I190" t="s">
         <v>428</v>
       </c>
       <c r="J190" t="s">
         <v>429</v>
       </c>
       <c r="K190" t="s">
         <v>430</v>
       </c>
       <c r="L190">
         <v>10000</v>
       </c>
       <c r="M190">
         <v>25.7258936698</v>
       </c>
       <c r="N190">
         <v>-100.2738309744</v>
       </c>
       <c r="O190" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
         <v>2026</v>
       </c>
       <c r="B191" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C191" t="s">
         <v>21</v>
       </c>
       <c r="D191" t="s">
         <v>30</v>
       </c>
       <c r="E191" t="s">
         <v>40</v>
       </c>
       <c r="F191" t="s">
         <v>216</v>
       </c>
       <c r="H191" t="s">
         <v>425</v>
       </c>
       <c r="I191" t="s">
         <v>428</v>
       </c>
       <c r="J191" t="s">
         <v>429</v>
       </c>
       <c r="K191" t="s">
         <v>430</v>
       </c>
       <c r="L191">
         <v>10000</v>
       </c>
       <c r="M191">
         <v>25.7304630372</v>
       </c>
       <c r="N191">
         <v>-100.268266967</v>
       </c>
       <c r="O191" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
         <v>2026</v>
       </c>
       <c r="B192" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C192" t="s">
         <v>21</v>
       </c>
       <c r="D192" t="s">
         <v>30</v>
       </c>
       <c r="E192" t="s">
         <v>41</v>
       </c>
       <c r="F192" t="s">
         <v>217</v>
       </c>
       <c r="H192" t="s">
         <v>425</v>
       </c>
       <c r="I192" t="s">
         <v>428</v>
       </c>
       <c r="J192" t="s">
         <v>429</v>
       </c>
       <c r="K192" t="s">
         <v>430</v>
       </c>
       <c r="L192">
         <v>10000</v>
       </c>
       <c r="M192">
         <v>25.7252334606</v>
       </c>
       <c r="N192">
         <v>-100.2436306527</v>
       </c>
       <c r="O192" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
         <v>2026</v>
       </c>
       <c r="B193" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C193" t="s">
         <v>21</v>
       </c>
       <c r="D193" t="s">
         <v>30</v>
       </c>
       <c r="E193" t="s">
         <v>42</v>
       </c>
       <c r="F193" t="s">
         <v>218</v>
       </c>
       <c r="H193" t="s">
         <v>425</v>
       </c>
       <c r="I193" t="s">
         <v>428</v>
       </c>
       <c r="J193" t="s">
         <v>429</v>
       </c>
       <c r="K193" t="s">
         <v>430</v>
       </c>
       <c r="L193">
         <v>10000</v>
       </c>
       <c r="M193">
         <v>25.7272126064</v>
       </c>
       <c r="N193">
         <v>-100.2366669501</v>
       </c>
       <c r="O193" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
         <v>2026</v>
       </c>
       <c r="B194" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C194" t="s">
         <v>22</v>
       </c>
       <c r="D194" t="s">
         <v>30</v>
       </c>
       <c r="E194" t="s">
         <v>43</v>
       </c>
       <c r="F194" t="s">
         <v>219</v>
       </c>
       <c r="H194" t="s">
         <v>425</v>
       </c>
       <c r="I194" t="s">
         <v>428</v>
       </c>
       <c r="J194" t="s">
         <v>429</v>
       </c>
       <c r="K194" t="s">
         <v>430</v>
       </c>
       <c r="L194">
         <v>10000</v>
       </c>
       <c r="M194">
         <v>25.7326329181</v>
       </c>
       <c r="N194">
         <v>-100.2768254206</v>
       </c>
       <c r="O194" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
         <v>2026</v>
       </c>
       <c r="B195" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C195" t="s">
         <v>21</v>
       </c>
       <c r="D195" t="s">
         <v>30</v>
       </c>
       <c r="E195" t="s">
         <v>44</v>
       </c>
       <c r="F195" t="s">
         <v>220</v>
       </c>
       <c r="H195" t="s">
         <v>425</v>
       </c>
       <c r="I195" t="s">
         <v>428</v>
       </c>
       <c r="J195" t="s">
         <v>429</v>
       </c>
       <c r="K195" t="s">
         <v>430</v>
       </c>
       <c r="L195">
         <v>10000</v>
       </c>
       <c r="M195">
         <v>25.7682974898</v>
       </c>
       <c r="N195">
         <v>-100.2746943042</v>
       </c>
       <c r="O195" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
         <v>2026</v>
       </c>
       <c r="B196" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C196" t="s">
         <v>21</v>
       </c>
       <c r="D196" t="s">
         <v>30</v>
       </c>
       <c r="E196" t="s">
         <v>45</v>
       </c>
       <c r="F196" t="s">
         <v>221</v>
       </c>
       <c r="H196" t="s">
         <v>425</v>
       </c>
       <c r="I196" t="s">
         <v>428</v>
       </c>
       <c r="J196" t="s">
         <v>429</v>
       </c>
       <c r="K196" t="s">
         <v>430</v>
       </c>
       <c r="L196">
         <v>5000</v>
       </c>
       <c r="M196">
         <v>25.7137410863</v>
       </c>
       <c r="N196">
         <v>-100.2800549184</v>
       </c>
       <c r="O196" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
         <v>2026</v>
       </c>
       <c r="B197" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C197" t="s">
         <v>21</v>
       </c>
       <c r="D197" t="s">
         <v>30</v>
       </c>
       <c r="E197" t="s">
         <v>46</v>
       </c>
       <c r="F197" t="s">
         <v>222</v>
       </c>
       <c r="H197" t="s">
         <v>425</v>
       </c>
       <c r="I197" t="s">
         <v>428</v>
       </c>
       <c r="J197" t="s">
         <v>429</v>
       </c>
       <c r="K197" t="s">
         <v>430</v>
       </c>
       <c r="L197">
         <v>10000</v>
       </c>
       <c r="M197">
         <v>25.7618934967</v>
       </c>
       <c r="N197">
         <v>-100.2832030741</v>
       </c>
       <c r="O197" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
         <v>2026</v>
       </c>
       <c r="B198" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C198" t="s">
         <v>21</v>
       </c>
       <c r="D198" t="s">
         <v>30</v>
       </c>
       <c r="E198" t="s">
         <v>47</v>
       </c>
       <c r="F198" t="s">
         <v>223</v>
       </c>
       <c r="H198" t="s">
         <v>425</v>
       </c>
       <c r="I198" t="s">
         <v>428</v>
       </c>
       <c r="J198" t="s">
         <v>429</v>
       </c>
       <c r="K198" t="s">
         <v>430</v>
       </c>
       <c r="L198">
         <v>10000</v>
       </c>
       <c r="M198">
         <v>25.7549866216</v>
       </c>
       <c r="N198">
         <v>-100.2999759817</v>
       </c>
       <c r="O198" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
         <v>2026</v>
       </c>
       <c r="B199" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C199" t="s">
         <v>21</v>
       </c>
       <c r="D199" t="s">
         <v>30</v>
       </c>
       <c r="E199" t="s">
         <v>48</v>
       </c>
       <c r="F199" t="s">
         <v>224</v>
       </c>
       <c r="H199" t="s">
         <v>425</v>
       </c>
       <c r="I199" t="s">
         <v>428</v>
       </c>
       <c r="J199" t="s">
         <v>429</v>
       </c>
       <c r="K199" t="s">
         <v>430</v>
       </c>
       <c r="L199">
         <v>5000</v>
       </c>
       <c r="M199">
         <v>25.7293702935</v>
       </c>
       <c r="N199">
         <v>-100.2966723403</v>
       </c>
       <c r="O199" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
         <v>2026</v>
       </c>
       <c r="B200" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C200" t="s">
         <v>21</v>
       </c>
       <c r="D200" t="s">
         <v>30</v>
       </c>
       <c r="E200" t="s">
         <v>49</v>
       </c>
       <c r="F200" t="s">
         <v>225</v>
       </c>
       <c r="H200" t="s">
         <v>425</v>
       </c>
       <c r="I200" t="s">
         <v>428</v>
       </c>
       <c r="J200" t="s">
         <v>429</v>
       </c>
       <c r="K200" t="s">
         <v>430</v>
       </c>
       <c r="L200">
         <v>10000</v>
       </c>
       <c r="M200">
         <v>25.7121636787</v>
       </c>
       <c r="N200">
         <v>-100.2439972085</v>
       </c>
       <c r="O200" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
         <v>2026</v>
       </c>
       <c r="B201" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C201" t="s">
         <v>21</v>
       </c>
       <c r="D201" t="s">
         <v>30</v>
       </c>
       <c r="E201" t="s">
         <v>50</v>
       </c>
       <c r="F201" t="s">
         <v>226</v>
       </c>
       <c r="H201" t="s">
         <v>425</v>
       </c>
       <c r="I201" t="s">
         <v>428</v>
       </c>
       <c r="J201" t="s">
         <v>429</v>
       </c>
       <c r="K201" t="s">
         <v>430</v>
       </c>
       <c r="L201">
         <v>10000</v>
       </c>
       <c r="M201">
         <v>25.7619987701</v>
       </c>
       <c r="N201">
         <v>-100.3219573619</v>
       </c>
       <c r="O201" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
         <v>2026</v>
       </c>
       <c r="B202" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C202" t="s">
         <v>21</v>
       </c>
       <c r="D202" t="s">
         <v>30</v>
       </c>
       <c r="E202" t="s">
         <v>51</v>
       </c>
       <c r="F202" t="s">
         <v>227</v>
       </c>
       <c r="H202" t="s">
         <v>425</v>
       </c>
       <c r="I202" t="s">
         <v>428</v>
       </c>
       <c r="J202" t="s">
         <v>429</v>
       </c>
       <c r="K202" t="s">
         <v>430</v>
       </c>
       <c r="L202">
         <v>10000</v>
       </c>
       <c r="M202">
         <v>25.7192236008</v>
       </c>
       <c r="N202">
         <v>-100.2531845586</v>
       </c>
       <c r="O202" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
         <v>2026</v>
       </c>
       <c r="B203" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C203" t="s">
         <v>23</v>
       </c>
       <c r="D203" t="s">
         <v>30</v>
       </c>
       <c r="E203" t="s">
         <v>46</v>
       </c>
       <c r="F203" t="s">
         <v>228</v>
       </c>
       <c r="H203" t="s">
         <v>425</v>
       </c>
       <c r="I203" t="s">
         <v>428</v>
       </c>
       <c r="J203" t="s">
         <v>429</v>
       </c>
       <c r="K203" t="s">
         <v>430</v>
       </c>
       <c r="L203">
         <v>10000</v>
       </c>
       <c r="M203">
         <v>25.7596646221</v>
       </c>
       <c r="N203">
         <v>-100.277036902</v>
       </c>
       <c r="O203" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
         <v>2026</v>
       </c>
       <c r="B204" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C204" t="s">
         <v>21</v>
       </c>
       <c r="D204" t="s">
         <v>30</v>
       </c>
       <c r="E204" t="s">
         <v>52</v>
       </c>
       <c r="F204" t="s">
         <v>229</v>
       </c>
       <c r="H204" t="s">
         <v>425</v>
       </c>
       <c r="I204" t="s">
         <v>428</v>
       </c>
       <c r="J204" t="s">
         <v>429</v>
       </c>
       <c r="K204" t="s">
         <v>430</v>
       </c>
       <c r="L204">
         <v>10000</v>
       </c>
       <c r="M204">
         <v>25.7171075185</v>
       </c>
       <c r="N204">
         <v>-100.259749567</v>
       </c>
       <c r="O204" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
         <v>2026</v>
       </c>
       <c r="B205" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C205" t="s">
         <v>21</v>
       </c>
       <c r="D205" t="s">
         <v>30</v>
       </c>
       <c r="E205" t="s">
         <v>53</v>
       </c>
       <c r="F205" t="s">
         <v>230</v>
       </c>
       <c r="H205" t="s">
         <v>425</v>
       </c>
       <c r="I205" t="s">
         <v>428</v>
       </c>
       <c r="J205" t="s">
         <v>429</v>
       </c>
       <c r="K205" t="s">
         <v>430</v>
       </c>
       <c r="L205">
         <v>5000</v>
       </c>
       <c r="M205">
         <v>25.7139749959</v>
       </c>
       <c r="N205">
         <v>-100.2620014735</v>
       </c>
       <c r="O205" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
         <v>2026</v>
       </c>
       <c r="B206" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C206" t="s">
         <v>21</v>
       </c>
       <c r="D206" t="s">
         <v>30</v>
       </c>
       <c r="E206" t="s">
         <v>53</v>
       </c>
       <c r="F206" t="s">
         <v>231</v>
       </c>
       <c r="H206" t="s">
         <v>425</v>
       </c>
       <c r="I206" t="s">
         <v>428</v>
       </c>
       <c r="J206" t="s">
         <v>429</v>
       </c>
       <c r="K206" t="s">
         <v>430</v>
       </c>
       <c r="L206">
         <v>5000</v>
       </c>
       <c r="M206">
         <v>25.7139749959</v>
       </c>
       <c r="N206">
         <v>-100.2620014735</v>
       </c>
       <c r="O206" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
         <v>2026</v>
       </c>
       <c r="B207" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C207" t="s">
         <v>21</v>
       </c>
       <c r="D207" t="s">
         <v>30</v>
       </c>
       <c r="E207" t="s">
         <v>54</v>
       </c>
       <c r="F207" t="s">
         <v>232</v>
       </c>
       <c r="H207" t="s">
         <v>425</v>
       </c>
       <c r="I207" t="s">
         <v>428</v>
       </c>
       <c r="J207" t="s">
         <v>429</v>
       </c>
       <c r="K207" t="s">
         <v>430</v>
       </c>
       <c r="L207">
         <v>5000</v>
       </c>
       <c r="M207">
         <v>25.7186220164</v>
       </c>
       <c r="N207">
         <v>-100.2575377445</v>
       </c>
       <c r="O207" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
         <v>2026</v>
       </c>
       <c r="B208" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C208" t="s">
         <v>21</v>
       </c>
       <c r="D208" t="s">
         <v>30</v>
       </c>
       <c r="E208" t="s">
         <v>54</v>
       </c>
       <c r="F208" t="s">
         <v>233</v>
       </c>
       <c r="H208" t="s">
         <v>425</v>
       </c>
       <c r="I208" t="s">
         <v>428</v>
       </c>
       <c r="J208" t="s">
         <v>429</v>
       </c>
       <c r="K208" t="s">
         <v>430</v>
       </c>
       <c r="L208">
         <v>5000</v>
       </c>
       <c r="M208">
         <v>25.7186220164</v>
       </c>
       <c r="N208">
         <v>-100.2575377445</v>
       </c>
       <c r="O208" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
         <v>2026</v>
       </c>
       <c r="B209" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C209" t="s">
         <v>21</v>
       </c>
       <c r="D209" t="s">
         <v>30</v>
       </c>
       <c r="E209" t="s">
         <v>55</v>
       </c>
       <c r="F209" t="s">
         <v>234</v>
       </c>
       <c r="H209" t="s">
         <v>425</v>
       </c>
       <c r="I209" t="s">
         <v>428</v>
       </c>
       <c r="J209" t="s">
         <v>429</v>
       </c>
       <c r="K209" t="s">
         <v>430</v>
       </c>
       <c r="L209">
         <v>10000</v>
       </c>
       <c r="M209">
         <v>25.7091244937</v>
       </c>
       <c r="N209">
         <v>-100.2681912545</v>
       </c>
       <c r="O209" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
         <v>2026</v>
       </c>
       <c r="B210" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C210" t="s">
         <v>21</v>
       </c>
       <c r="D210" t="s">
         <v>30</v>
       </c>
       <c r="E210" t="s">
         <v>56</v>
       </c>
       <c r="F210" t="s">
         <v>235</v>
       </c>
       <c r="H210" t="s">
         <v>425</v>
       </c>
       <c r="I210" t="s">
         <v>428</v>
       </c>
       <c r="J210" t="s">
         <v>429</v>
       </c>
       <c r="K210" t="s">
         <v>430</v>
       </c>
       <c r="L210">
         <v>10000</v>
       </c>
       <c r="M210">
         <v>25.7118961557</v>
       </c>
       <c r="N210">
         <v>-100.2673611073</v>
       </c>
       <c r="O210" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
         <v>2026</v>
       </c>
       <c r="B211" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C211" t="s">
         <v>21</v>
       </c>
       <c r="D211" t="s">
         <v>30</v>
       </c>
       <c r="E211" t="s">
         <v>57</v>
       </c>
       <c r="F211" t="s">
         <v>236</v>
       </c>
       <c r="H211" t="s">
         <v>425</v>
       </c>
       <c r="I211" t="s">
         <v>428</v>
       </c>
       <c r="J211" t="s">
         <v>429</v>
       </c>
       <c r="K211" t="s">
         <v>430</v>
       </c>
       <c r="L211">
         <v>10000</v>
       </c>
       <c r="M211">
         <v>25.7410951706</v>
       </c>
       <c r="N211">
         <v>-100.2582751391</v>
       </c>
       <c r="O211" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
         <v>2026</v>
       </c>
       <c r="B212" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C212" t="s">
         <v>21</v>
       </c>
       <c r="D212" t="s">
         <v>30</v>
       </c>
       <c r="E212" t="s">
         <v>58</v>
       </c>
       <c r="F212" t="s">
         <v>237</v>
       </c>
       <c r="H212" t="s">
         <v>425</v>
       </c>
       <c r="I212" t="s">
         <v>428</v>
       </c>
       <c r="J212" t="s">
         <v>429</v>
       </c>
       <c r="K212" t="s">
         <v>430</v>
       </c>
       <c r="L212">
         <v>10000</v>
       </c>
       <c r="M212">
         <v>25.7364636866</v>
       </c>
       <c r="N212">
         <v>-100.2675222874</v>
       </c>
       <c r="O212" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
         <v>2026</v>
       </c>
       <c r="B213" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C213" t="s">
         <v>21</v>
       </c>
       <c r="D213" t="s">
         <v>30</v>
       </c>
       <c r="E213" t="s">
         <v>59</v>
       </c>
       <c r="F213" t="s">
         <v>238</v>
       </c>
       <c r="H213" t="s">
         <v>425</v>
       </c>
       <c r="I213" t="s">
         <v>428</v>
       </c>
       <c r="J213" t="s">
         <v>429</v>
       </c>
       <c r="K213" t="s">
         <v>430</v>
       </c>
       <c r="L213">
         <v>5000</v>
       </c>
       <c r="M213">
         <v>25.7306938836</v>
       </c>
       <c r="N213">
         <v>-100.2443648733</v>
       </c>
       <c r="O213" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
         <v>2026</v>
       </c>
       <c r="B214" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C214" t="s">
         <v>21</v>
       </c>
       <c r="D214" t="s">
         <v>30</v>
       </c>
       <c r="E214" t="s">
         <v>60</v>
       </c>
       <c r="F214" t="s">
         <v>239</v>
       </c>
       <c r="H214" t="s">
         <v>425</v>
       </c>
       <c r="I214" t="s">
         <v>428</v>
       </c>
       <c r="J214" t="s">
         <v>429</v>
       </c>
       <c r="K214" t="s">
         <v>430</v>
       </c>
       <c r="L214">
         <v>10000</v>
       </c>
       <c r="M214">
         <v>25.706098355</v>
       </c>
       <c r="N214">
         <v>-100.266806179</v>
       </c>
       <c r="O214" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
         <v>2026</v>
       </c>
       <c r="B215" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C215" t="s">
         <v>21</v>
       </c>
       <c r="D215" t="s">
         <v>30</v>
       </c>
       <c r="E215" t="s">
         <v>61</v>
       </c>
       <c r="F215" t="s">
         <v>240</v>
       </c>
       <c r="H215" t="s">
         <v>425</v>
       </c>
       <c r="I215" t="s">
         <v>428</v>
       </c>
       <c r="J215" t="s">
         <v>429</v>
       </c>
       <c r="K215" t="s">
         <v>430</v>
       </c>
       <c r="L215">
         <v>10000</v>
       </c>
       <c r="M215">
         <v>25.7098447832</v>
       </c>
       <c r="N215">
         <v>-100.2704405761</v>
       </c>
       <c r="O215" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
         <v>2026</v>
       </c>
       <c r="B216" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C216" t="s">
         <v>21</v>
       </c>
       <c r="D216" t="s">
         <v>30</v>
       </c>
       <c r="E216" t="s">
         <v>62</v>
       </c>
       <c r="F216" t="s">
         <v>241</v>
       </c>
       <c r="H216" t="s">
         <v>425</v>
       </c>
       <c r="I216" t="s">
         <v>428</v>
       </c>
       <c r="J216" t="s">
         <v>429</v>
       </c>
       <c r="K216" t="s">
         <v>430</v>
       </c>
       <c r="L216">
         <v>10000</v>
       </c>
       <c r="M216">
         <v>25.7186748661</v>
       </c>
       <c r="N216">
         <v>-100.2249336694</v>
       </c>
       <c r="O216" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
         <v>2026</v>
       </c>
       <c r="B217" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C217" t="s">
         <v>21</v>
       </c>
       <c r="D217" t="s">
         <v>30</v>
       </c>
       <c r="E217" t="s">
         <v>63</v>
       </c>
       <c r="F217" t="s">
         <v>242</v>
       </c>
       <c r="H217" t="s">
         <v>425</v>
       </c>
       <c r="I217" t="s">
         <v>428</v>
       </c>
       <c r="J217" t="s">
         <v>429</v>
       </c>
       <c r="K217" t="s">
         <v>430</v>
       </c>
       <c r="L217">
         <v>10000</v>
       </c>
       <c r="M217">
         <v>25.7618878243</v>
       </c>
       <c r="N217">
         <v>-100.2691153</v>
       </c>
       <c r="O217" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
         <v>2026</v>
       </c>
       <c r="B218" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C218" t="s">
         <v>21</v>
       </c>
       <c r="D218" t="s">
         <v>30</v>
       </c>
       <c r="E218" t="s">
         <v>64</v>
       </c>
       <c r="F218" t="s">
         <v>243</v>
       </c>
       <c r="H218" t="s">
         <v>425</v>
       </c>
       <c r="I218" t="s">
         <v>428</v>
       </c>
       <c r="J218" t="s">
         <v>429</v>
       </c>
       <c r="K218" t="s">
         <v>430</v>
       </c>
       <c r="L218">
         <v>10000</v>
       </c>
       <c r="M218">
         <v>25.7668557403</v>
       </c>
       <c r="N218">
         <v>-100.2814273963</v>
       </c>
       <c r="O218" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
         <v>2026</v>
       </c>
       <c r="B219" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C219" t="s">
         <v>21</v>
       </c>
       <c r="D219" t="s">
         <v>30</v>
       </c>
       <c r="E219" t="s">
         <v>65</v>
       </c>
       <c r="F219" t="s">
         <v>244</v>
       </c>
       <c r="H219" t="s">
         <v>425</v>
       </c>
       <c r="I219" t="s">
         <v>428</v>
       </c>
       <c r="J219" t="s">
         <v>429</v>
       </c>
       <c r="K219" t="s">
         <v>430</v>
       </c>
       <c r="L219">
         <v>10000</v>
       </c>
       <c r="M219">
         <v>25.7125895972</v>
       </c>
       <c r="N219">
         <v>-100.2568252802</v>
       </c>
       <c r="O219" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
         <v>2026</v>
       </c>
       <c r="B220" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C220" t="s">
         <v>21</v>
       </c>
       <c r="D220" t="s">
         <v>30</v>
       </c>
       <c r="E220" t="s">
         <v>66</v>
       </c>
       <c r="F220" t="s">
         <v>245</v>
       </c>
       <c r="H220" t="s">
         <v>425</v>
       </c>
       <c r="I220" t="s">
         <v>428</v>
       </c>
       <c r="J220" t="s">
         <v>429</v>
       </c>
       <c r="K220" t="s">
         <v>430</v>
       </c>
       <c r="L220">
         <v>10000</v>
       </c>
       <c r="M220">
         <v>25.758854675</v>
       </c>
       <c r="N220">
         <v>-100.26659617</v>
       </c>
       <c r="O220" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
         <v>2026</v>
       </c>
       <c r="B221" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C221" t="s">
         <v>21</v>
       </c>
       <c r="D221" t="s">
         <v>30</v>
       </c>
       <c r="E221" t="s">
         <v>67</v>
       </c>
       <c r="F221" t="s">
         <v>246</v>
       </c>
       <c r="H221" t="s">
         <v>425</v>
       </c>
       <c r="I221" t="s">
         <v>428</v>
       </c>
       <c r="J221" t="s">
         <v>429</v>
       </c>
       <c r="K221" t="s">
         <v>430</v>
       </c>
       <c r="L221">
         <v>10000</v>
       </c>
       <c r="M221">
         <v>25.732171138</v>
       </c>
       <c r="N221">
         <v>-100.2128373577</v>
       </c>
       <c r="O221" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
         <v>2026</v>
       </c>
       <c r="B222" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C222" t="s">
         <v>21</v>
       </c>
       <c r="D222" t="s">
         <v>30</v>
       </c>
       <c r="E222" t="s">
         <v>68</v>
       </c>
       <c r="F222" t="s">
         <v>247</v>
       </c>
       <c r="H222" t="s">
         <v>425</v>
       </c>
       <c r="I222" t="s">
         <v>428</v>
       </c>
       <c r="J222" t="s">
         <v>429</v>
       </c>
       <c r="K222" t="s">
         <v>430</v>
       </c>
       <c r="L222">
         <v>10000</v>
       </c>
       <c r="M222">
         <v>25.7348344284</v>
       </c>
       <c r="N222">
         <v>-100.2196430659</v>
       </c>
       <c r="O222" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
         <v>2026</v>
       </c>
       <c r="B223" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C223" t="s">
         <v>21</v>
       </c>
       <c r="D223" t="s">
         <v>30</v>
       </c>
       <c r="E223" t="s">
         <v>69</v>
       </c>
       <c r="F223" t="s">
         <v>248</v>
       </c>
       <c r="H223" t="s">
         <v>425</v>
       </c>
       <c r="I223" t="s">
         <v>428</v>
       </c>
       <c r="J223" t="s">
         <v>429</v>
       </c>
       <c r="K223" t="s">
         <v>430</v>
       </c>
       <c r="L223">
         <v>10000</v>
       </c>
       <c r="M223">
         <v>25.7027354716</v>
       </c>
       <c r="N223">
         <v>-100.264916724</v>
       </c>
       <c r="O223" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
         <v>2026</v>
       </c>
       <c r="B224" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C224" t="s">
         <v>21</v>
       </c>
       <c r="D224" t="s">
         <v>30</v>
       </c>
       <c r="E224" t="s">
         <v>70</v>
       </c>
       <c r="F224" t="s">
         <v>249</v>
       </c>
       <c r="H224" t="s">
         <v>425</v>
       </c>
       <c r="I224" t="s">
         <v>428</v>
       </c>
       <c r="J224" t="s">
         <v>429</v>
       </c>
       <c r="K224" t="s">
         <v>430</v>
       </c>
       <c r="L224">
         <v>10000</v>
       </c>
       <c r="M224">
         <v>25.7256422697</v>
       </c>
       <c r="N224">
         <v>-100.2315322458</v>
       </c>
       <c r="O224" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
         <v>2026</v>
       </c>
       <c r="B225" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C225" t="s">
         <v>21</v>
       </c>
       <c r="D225" t="s">
         <v>30</v>
       </c>
       <c r="E225" t="s">
         <v>71</v>
       </c>
       <c r="F225" t="s">
         <v>250</v>
       </c>
       <c r="H225" t="s">
         <v>425</v>
       </c>
       <c r="I225" t="s">
         <v>428</v>
       </c>
       <c r="J225" t="s">
         <v>429</v>
       </c>
       <c r="K225" t="s">
         <v>430</v>
       </c>
       <c r="L225">
         <v>10000</v>
       </c>
       <c r="M225">
         <v>25.7327436828</v>
       </c>
       <c r="N225">
         <v>-100.2808871411</v>
       </c>
       <c r="O225" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
         <v>2026</v>
       </c>
       <c r="B226" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C226" t="s">
         <v>21</v>
       </c>
       <c r="D226" t="s">
         <v>30</v>
       </c>
       <c r="E226" t="s">
         <v>72</v>
       </c>
       <c r="F226" t="s">
         <v>251</v>
       </c>
       <c r="H226" t="s">
         <v>425</v>
       </c>
       <c r="I226" t="s">
         <v>428</v>
       </c>
       <c r="J226" t="s">
         <v>429</v>
       </c>
       <c r="K226" t="s">
         <v>430</v>
       </c>
       <c r="L226">
         <v>10000</v>
       </c>
       <c r="M226">
         <v>25.7248640142</v>
       </c>
       <c r="N226">
         <v>-100.2261122983</v>
       </c>
       <c r="O226" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
         <v>2026</v>
       </c>
       <c r="B227" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C227" t="s">
         <v>21</v>
       </c>
       <c r="D227" t="s">
         <v>30</v>
       </c>
       <c r="E227" t="s">
         <v>73</v>
       </c>
       <c r="F227" t="s">
         <v>252</v>
       </c>
       <c r="H227" t="s">
         <v>425</v>
       </c>
       <c r="I227" t="s">
         <v>428</v>
       </c>
       <c r="J227" t="s">
         <v>429</v>
       </c>
       <c r="K227" t="s">
         <v>430</v>
       </c>
       <c r="L227">
         <v>10000</v>
       </c>
       <c r="M227">
         <v>25.7063842361</v>
       </c>
       <c r="N227">
         <v>-100.2487085936</v>
       </c>
       <c r="O227" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
         <v>2026</v>
       </c>
       <c r="B228" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C228" t="s">
         <v>21</v>
       </c>
       <c r="D228" t="s">
         <v>30</v>
       </c>
       <c r="E228" t="s">
         <v>74</v>
       </c>
       <c r="F228" t="s">
         <v>253</v>
       </c>
       <c r="H228" t="s">
         <v>425</v>
       </c>
       <c r="I228" t="s">
         <v>428</v>
       </c>
       <c r="J228" t="s">
         <v>429</v>
       </c>
       <c r="K228" t="s">
         <v>430</v>
       </c>
       <c r="L228">
         <v>10000</v>
       </c>
       <c r="M228">
         <v>25.7410247196</v>
       </c>
       <c r="N228">
         <v>-100.2875319073</v>
       </c>
       <c r="O228" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
         <v>2026</v>
       </c>
       <c r="B229" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C229" t="s">
         <v>21</v>
       </c>
       <c r="D229" t="s">
         <v>30</v>
       </c>
       <c r="E229" t="s">
         <v>75</v>
       </c>
       <c r="F229" t="s">
         <v>254</v>
       </c>
       <c r="H229" t="s">
         <v>425</v>
       </c>
       <c r="I229" t="s">
         <v>428</v>
       </c>
       <c r="J229" t="s">
         <v>429</v>
       </c>
       <c r="K229" t="s">
         <v>430</v>
       </c>
       <c r="L229">
         <v>10000</v>
       </c>
       <c r="M229">
         <v>25.7421134723</v>
       </c>
       <c r="N229">
         <v>-100.2908274172</v>
       </c>
       <c r="O229" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
         <v>2026</v>
       </c>
       <c r="B230" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C230" t="s">
         <v>21</v>
       </c>
       <c r="D230" t="s">
         <v>30</v>
       </c>
       <c r="E230" t="s">
         <v>76</v>
       </c>
       <c r="F230" t="s">
         <v>255</v>
       </c>
       <c r="H230" t="s">
         <v>425</v>
       </c>
       <c r="I230" t="s">
         <v>428</v>
       </c>
       <c r="J230" t="s">
         <v>429</v>
       </c>
       <c r="K230" t="s">
         <v>430</v>
       </c>
       <c r="L230">
         <v>10000</v>
       </c>
       <c r="M230">
         <v>25.7281068567</v>
       </c>
       <c r="N230">
         <v>-100.2287843414</v>
       </c>
       <c r="O230" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
         <v>2026</v>
       </c>
       <c r="B231" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C231" t="s">
         <v>21</v>
       </c>
       <c r="D231" t="s">
         <v>30</v>
       </c>
       <c r="E231" t="s">
         <v>77</v>
       </c>
       <c r="F231" t="s">
         <v>256</v>
       </c>
       <c r="H231" t="s">
         <v>425</v>
       </c>
       <c r="I231" t="s">
         <v>428</v>
       </c>
       <c r="J231" t="s">
         <v>429</v>
       </c>
       <c r="K231" t="s">
         <v>430</v>
       </c>
       <c r="L231">
         <v>10000</v>
       </c>
       <c r="M231">
         <v>25.7249164439</v>
       </c>
       <c r="N231">
         <v>-100.2298969623</v>
       </c>
       <c r="O231" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
         <v>2026</v>
       </c>
       <c r="B232" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C232" t="s">
         <v>21</v>
       </c>
       <c r="D232" t="s">
         <v>30</v>
       </c>
       <c r="E232" t="s">
         <v>78</v>
       </c>
       <c r="F232" t="s">
         <v>257</v>
       </c>
       <c r="H232" t="s">
         <v>425</v>
       </c>
       <c r="I232" t="s">
         <v>428</v>
       </c>
       <c r="J232" t="s">
         <v>429</v>
       </c>
       <c r="K232" t="s">
         <v>430</v>
       </c>
       <c r="L232">
         <v>10000</v>
       </c>
       <c r="M232">
         <v>25.7332078254</v>
       </c>
       <c r="N232">
         <v>-100.2219777802</v>
       </c>
       <c r="O232" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
         <v>2026</v>
       </c>
       <c r="B233" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C233" t="s">
         <v>21</v>
       </c>
       <c r="D233" t="s">
         <v>30</v>
       </c>
       <c r="E233" t="s">
         <v>79</v>
       </c>
       <c r="F233" t="s">
         <v>258</v>
       </c>
       <c r="H233" t="s">
         <v>425</v>
       </c>
       <c r="I233" t="s">
         <v>428</v>
       </c>
       <c r="J233" t="s">
         <v>429</v>
       </c>
       <c r="K233" t="s">
         <v>430</v>
       </c>
       <c r="L233">
         <v>10000</v>
       </c>
       <c r="M233">
         <v>25.7133568854</v>
       </c>
       <c r="N233">
         <v>-100.2543019574</v>
       </c>
       <c r="O233" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
         <v>2026</v>
       </c>
       <c r="B234" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C234" t="s">
         <v>21</v>
       </c>
       <c r="D234" t="s">
         <v>30</v>
       </c>
       <c r="E234" t="s">
         <v>80</v>
       </c>
       <c r="F234" t="s">
         <v>259</v>
       </c>
       <c r="H234" t="s">
         <v>425</v>
       </c>
       <c r="I234" t="s">
         <v>428</v>
       </c>
       <c r="J234" t="s">
         <v>429</v>
       </c>
       <c r="K234" t="s">
         <v>430</v>
       </c>
       <c r="L234">
         <v>10000</v>
       </c>
       <c r="M234">
         <v>25.7193206766</v>
       </c>
       <c r="N234">
         <v>-100.2534028005</v>
       </c>
       <c r="O234" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
         <v>2026</v>
       </c>
       <c r="B235" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C235" t="s">
         <v>21</v>
       </c>
       <c r="D235" t="s">
         <v>30</v>
       </c>
       <c r="E235" t="s">
         <v>59</v>
       </c>
       <c r="F235" t="s">
         <v>260</v>
       </c>
       <c r="H235" t="s">
         <v>425</v>
       </c>
       <c r="I235" t="s">
         <v>428</v>
       </c>
       <c r="J235" t="s">
         <v>429</v>
       </c>
       <c r="K235" t="s">
         <v>430</v>
       </c>
       <c r="L235">
         <v>10000</v>
       </c>
       <c r="M235">
         <v>25.7299567478</v>
       </c>
       <c r="N235">
         <v>-100.2443437407</v>
       </c>
       <c r="O235" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
         <v>2026</v>
       </c>
       <c r="B236" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C236" t="s">
         <v>21</v>
       </c>
       <c r="D236" t="s">
         <v>30</v>
       </c>
       <c r="E236" t="s">
         <v>81</v>
       </c>
       <c r="F236" t="s">
         <v>261</v>
       </c>
       <c r="H236" t="s">
         <v>425</v>
       </c>
       <c r="I236" t="s">
         <v>428</v>
       </c>
       <c r="J236" t="s">
         <v>429</v>
       </c>
       <c r="K236" t="s">
         <v>430</v>
       </c>
       <c r="L236">
         <v>10000</v>
       </c>
       <c r="M236">
         <v>25.7088302109</v>
       </c>
       <c r="N236">
         <v>-100.2535028466</v>
       </c>
       <c r="O236" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
         <v>2026</v>
       </c>
       <c r="B237" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C237" t="s">
         <v>21</v>
       </c>
       <c r="D237" t="s">
         <v>30</v>
       </c>
       <c r="E237" t="s">
         <v>82</v>
       </c>
       <c r="F237" t="s">
         <v>262</v>
       </c>
       <c r="H237" t="s">
         <v>425</v>
       </c>
       <c r="I237" t="s">
         <v>428</v>
       </c>
       <c r="J237" t="s">
         <v>429</v>
       </c>
       <c r="K237" t="s">
         <v>430</v>
       </c>
       <c r="L237">
         <v>10000</v>
       </c>
       <c r="M237">
         <v>25.7384839379</v>
       </c>
       <c r="N237">
         <v>-100.2961957418</v>
       </c>
       <c r="O237" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
         <v>2026</v>
       </c>
       <c r="B238" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C238" t="s">
         <v>21</v>
       </c>
       <c r="D238" t="s">
         <v>30</v>
       </c>
       <c r="E238" t="s">
         <v>83</v>
       </c>
       <c r="F238" t="s">
         <v>263</v>
       </c>
       <c r="H238" t="s">
         <v>425</v>
       </c>
       <c r="I238" t="s">
         <v>428</v>
       </c>
       <c r="J238" t="s">
         <v>429</v>
       </c>
       <c r="K238" t="s">
         <v>430</v>
       </c>
       <c r="L238">
         <v>10000</v>
       </c>
       <c r="M238">
         <v>25.7647869153</v>
       </c>
       <c r="N238">
         <v>-100.2977896164</v>
       </c>
       <c r="O238" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
         <v>2026</v>
       </c>
       <c r="B239" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C239" t="s">
         <v>21</v>
       </c>
       <c r="D239" t="s">
         <v>30</v>
       </c>
       <c r="E239" t="s">
         <v>84</v>
       </c>
       <c r="F239" t="s">
         <v>264</v>
       </c>
       <c r="H239" t="s">
         <v>425</v>
       </c>
       <c r="I239" t="s">
         <v>428</v>
       </c>
       <c r="J239" t="s">
         <v>429</v>
       </c>
       <c r="K239" t="s">
         <v>430</v>
       </c>
       <c r="L239">
         <v>10000</v>
       </c>
       <c r="M239">
         <v>25.7148830035</v>
       </c>
       <c r="N239">
         <v>-100.2252860816</v>
       </c>
       <c r="O239" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
         <v>2026</v>
       </c>
       <c r="B240" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C240" t="s">
         <v>21</v>
       </c>
       <c r="D240" t="s">
         <v>30</v>
       </c>
       <c r="E240" t="s">
         <v>78</v>
       </c>
       <c r="F240" t="s">
         <v>265</v>
       </c>
       <c r="H240" t="s">
         <v>425</v>
       </c>
       <c r="I240" t="s">
         <v>428</v>
       </c>
       <c r="J240" t="s">
         <v>429</v>
       </c>
       <c r="K240" t="s">
         <v>430</v>
       </c>
       <c r="L240">
         <v>10000</v>
       </c>
       <c r="M240">
         <v>25.7341627159</v>
       </c>
       <c r="N240">
         <v>-100.2211589702</v>
       </c>
       <c r="O240" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
         <v>2026</v>
       </c>
       <c r="B241" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C241" t="s">
         <v>21</v>
       </c>
       <c r="D241" t="s">
         <v>30</v>
       </c>
       <c r="E241" t="s">
         <v>85</v>
       </c>
       <c r="F241" t="s">
         <v>266</v>
       </c>
       <c r="H241" t="s">
         <v>425</v>
       </c>
       <c r="I241" t="s">
         <v>428</v>
       </c>
       <c r="J241" t="s">
         <v>429</v>
       </c>
       <c r="K241" t="s">
         <v>430</v>
       </c>
       <c r="L241">
         <v>10000</v>
       </c>
       <c r="M241">
         <v>25.7133059796</v>
       </c>
       <c r="N241">
         <v>-100.2306832491</v>
       </c>
       <c r="O241" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
         <v>2026</v>
       </c>
       <c r="B242" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C242" t="s">
         <v>21</v>
       </c>
       <c r="D242" t="s">
         <v>30</v>
       </c>
       <c r="E242" t="s">
         <v>86</v>
       </c>
       <c r="F242" t="s">
         <v>267</v>
       </c>
       <c r="H242" t="s">
         <v>425</v>
       </c>
       <c r="I242" t="s">
         <v>428</v>
       </c>
       <c r="J242" t="s">
         <v>429</v>
       </c>
       <c r="K242" t="s">
         <v>430</v>
       </c>
       <c r="L242">
         <v>10000</v>
       </c>
       <c r="M242">
         <v>25.7504736248</v>
       </c>
       <c r="N242">
         <v>-100.2966207613</v>
       </c>
       <c r="O242" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
         <v>2026</v>
       </c>
       <c r="B243" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C243" t="s">
         <v>21</v>
       </c>
       <c r="D243" t="s">
         <v>30</v>
       </c>
       <c r="E243" t="s">
         <v>87</v>
       </c>
       <c r="F243" t="s">
         <v>268</v>
       </c>
       <c r="H243" t="s">
         <v>425</v>
       </c>
       <c r="I243" t="s">
         <v>428</v>
       </c>
       <c r="J243" t="s">
         <v>429</v>
       </c>
       <c r="K243" t="s">
         <v>430</v>
       </c>
       <c r="L243">
         <v>10000</v>
       </c>
       <c r="M243">
         <v>25.7394113205</v>
       </c>
       <c r="N243">
         <v>-100.2539777086</v>
       </c>
       <c r="O243" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
         <v>2026</v>
       </c>
       <c r="B244" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C244" t="s">
         <v>21</v>
       </c>
       <c r="D244" t="s">
         <v>30</v>
       </c>
       <c r="E244" t="s">
         <v>88</v>
       </c>
       <c r="F244" t="s">
         <v>269</v>
       </c>
       <c r="H244" t="s">
         <v>425</v>
       </c>
       <c r="I244" t="s">
         <v>428</v>
       </c>
       <c r="J244" t="s">
         <v>429</v>
       </c>
       <c r="K244" t="s">
         <v>430</v>
       </c>
       <c r="L244">
         <v>10000</v>
       </c>
       <c r="M244">
         <v>25.7344833065</v>
       </c>
       <c r="N244">
         <v>-100.2303819913</v>
       </c>
       <c r="O244" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
         <v>2026</v>
       </c>
       <c r="B245" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C245" t="s">
         <v>21</v>
       </c>
       <c r="D245" t="s">
         <v>30</v>
       </c>
       <c r="E245" t="s">
         <v>89</v>
       </c>
       <c r="F245" t="s">
         <v>270</v>
       </c>
       <c r="H245" t="s">
         <v>425</v>
       </c>
       <c r="I245" t="s">
         <v>428</v>
       </c>
       <c r="J245" t="s">
         <v>429</v>
       </c>
       <c r="K245" t="s">
         <v>430</v>
       </c>
       <c r="L245">
         <v>10000</v>
       </c>
       <c r="M245">
         <v>25.7569714306</v>
       </c>
       <c r="N245">
         <v>-100.3030595596</v>
       </c>
       <c r="O245" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
         <v>2026</v>
       </c>
       <c r="B246" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C246" t="s">
         <v>21</v>
       </c>
       <c r="D246" t="s">
         <v>30</v>
       </c>
       <c r="E246" t="s">
         <v>90</v>
       </c>
       <c r="F246" t="s">
         <v>271</v>
       </c>
       <c r="H246" t="s">
         <v>425</v>
       </c>
       <c r="I246" t="s">
         <v>428</v>
       </c>
       <c r="J246" t="s">
         <v>429</v>
       </c>
       <c r="K246" t="s">
         <v>430</v>
       </c>
       <c r="L246">
         <v>10000</v>
       </c>
       <c r="M246">
         <v>25.7636759755</v>
       </c>
       <c r="N246">
         <v>-100.2652789212</v>
       </c>
       <c r="O246" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
         <v>2026</v>
       </c>
       <c r="B247" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C247" t="s">
         <v>21</v>
       </c>
       <c r="D247" t="s">
         <v>30</v>
       </c>
       <c r="E247" t="s">
         <v>91</v>
       </c>
       <c r="F247" t="s">
         <v>272</v>
       </c>
       <c r="H247" t="s">
         <v>425</v>
       </c>
       <c r="I247" t="s">
         <v>428</v>
       </c>
       <c r="J247" t="s">
         <v>429</v>
       </c>
       <c r="K247" t="s">
         <v>430</v>
       </c>
       <c r="L247">
         <v>22000</v>
       </c>
       <c r="M247">
         <v>25.7232388375</v>
       </c>
       <c r="N247">
         <v>-100.27809408</v>
       </c>
       <c r="O247" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
         <v>2026</v>
       </c>
       <c r="B248" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C248" t="s">
         <v>21</v>
       </c>
       <c r="D248" t="s">
         <v>30</v>
       </c>
       <c r="E248" t="s">
         <v>92</v>
       </c>
       <c r="F248" t="s">
         <v>273</v>
       </c>
       <c r="H248" t="s">
         <v>425</v>
       </c>
       <c r="I248" t="s">
         <v>428</v>
       </c>
       <c r="J248" t="s">
         <v>429</v>
       </c>
       <c r="K248" t="s">
         <v>430</v>
       </c>
       <c r="L248">
         <v>10000</v>
       </c>
       <c r="M248">
         <v>25.7422166481</v>
       </c>
       <c r="N248">
         <v>-100.2979345778</v>
       </c>
       <c r="O248" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
         <v>2026</v>
       </c>
       <c r="B249" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C249" t="s">
         <v>21</v>
       </c>
       <c r="D249" t="s">
         <v>30</v>
       </c>
       <c r="E249" t="s">
         <v>93</v>
       </c>
       <c r="F249" t="s">
         <v>274</v>
       </c>
       <c r="H249" t="s">
         <v>425</v>
       </c>
       <c r="I249" t="s">
         <v>428</v>
       </c>
       <c r="J249" t="s">
         <v>429</v>
       </c>
       <c r="K249" t="s">
         <v>430</v>
       </c>
       <c r="L249">
         <v>10000</v>
       </c>
       <c r="M249">
         <v>25.7218161228</v>
       </c>
       <c r="N249">
         <v>-100.242159237</v>
       </c>
       <c r="O249" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
         <v>2026</v>
       </c>
       <c r="B250" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C250" t="s">
         <v>21</v>
       </c>
       <c r="D250" t="s">
         <v>30</v>
       </c>
       <c r="E250" t="s">
         <v>94</v>
       </c>
       <c r="F250" t="s">
         <v>275</v>
       </c>
       <c r="H250" t="s">
         <v>425</v>
       </c>
       <c r="I250" t="s">
         <v>428</v>
       </c>
       <c r="J250" t="s">
         <v>429</v>
       </c>
       <c r="K250" t="s">
         <v>430</v>
       </c>
       <c r="L250">
         <v>10000</v>
       </c>
       <c r="M250">
         <v>25.7425420332</v>
       </c>
       <c r="N250">
         <v>-100.2502469749</v>
       </c>
       <c r="O250" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
         <v>2026</v>
       </c>
       <c r="B251" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C251" t="s">
         <v>21</v>
       </c>
       <c r="D251" t="s">
         <v>30</v>
       </c>
       <c r="E251" t="s">
         <v>95</v>
       </c>
       <c r="F251" t="s">
         <v>276</v>
       </c>
       <c r="H251" t="s">
         <v>425</v>
       </c>
       <c r="I251" t="s">
         <v>428</v>
       </c>
       <c r="J251" t="s">
         <v>429</v>
       </c>
       <c r="K251" t="s">
         <v>430</v>
       </c>
       <c r="L251">
         <v>10000</v>
       </c>
       <c r="M251">
         <v>25.7132769148</v>
       </c>
       <c r="N251">
         <v>-100.2276277512</v>
       </c>
       <c r="O251" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
         <v>2026</v>
       </c>
       <c r="B252" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C252" t="s">
         <v>21</v>
       </c>
       <c r="D252" t="s">
         <v>30</v>
       </c>
       <c r="E252" t="s">
         <v>96</v>
       </c>
       <c r="F252" t="s">
         <v>277</v>
       </c>
       <c r="H252" t="s">
         <v>425</v>
       </c>
       <c r="I252" t="s">
         <v>428</v>
       </c>
       <c r="J252" t="s">
         <v>429</v>
       </c>
       <c r="K252" t="s">
         <v>430</v>
       </c>
       <c r="L252">
         <v>10000</v>
       </c>
       <c r="M252">
         <v>25.7446514664</v>
       </c>
       <c r="N252">
         <v>-100.2779718547</v>
       </c>
       <c r="O252" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
         <v>2026</v>
       </c>
       <c r="B253" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C253" t="s">
         <v>21</v>
       </c>
       <c r="D253" t="s">
         <v>30</v>
       </c>
       <c r="E253" t="s">
         <v>97</v>
       </c>
       <c r="F253" t="s">
         <v>278</v>
       </c>
       <c r="H253" t="s">
         <v>425</v>
       </c>
       <c r="I253" t="s">
         <v>428</v>
       </c>
       <c r="J253" t="s">
         <v>429</v>
       </c>
       <c r="K253" t="s">
         <v>430</v>
       </c>
       <c r="L253">
         <v>10000</v>
       </c>
       <c r="M253">
         <v>25.7191389127</v>
       </c>
       <c r="N253">
         <v>-100.2731878201</v>
       </c>
       <c r="O253" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
         <v>2026</v>
       </c>
       <c r="B254" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C254" t="s">
         <v>21</v>
       </c>
       <c r="D254" t="s">
         <v>30</v>
       </c>
       <c r="E254" t="s">
         <v>98</v>
       </c>
       <c r="F254" t="s">
         <v>279</v>
       </c>
       <c r="H254" t="s">
         <v>425</v>
       </c>
       <c r="I254" t="s">
         <v>428</v>
       </c>
       <c r="J254" t="s">
         <v>429</v>
       </c>
       <c r="K254" t="s">
         <v>430</v>
       </c>
       <c r="L254">
         <v>10000</v>
       </c>
       <c r="M254">
         <v>25.7389120211</v>
       </c>
       <c r="N254">
         <v>-100.3145940496</v>
       </c>
       <c r="O254" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
         <v>2026</v>
       </c>
       <c r="B255" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C255" t="s">
         <v>21</v>
       </c>
       <c r="D255" t="s">
         <v>30</v>
       </c>
       <c r="E255" t="s">
         <v>99</v>
       </c>
       <c r="F255" t="s">
         <v>280</v>
       </c>
       <c r="H255" t="s">
         <v>425</v>
       </c>
       <c r="I255" t="s">
         <v>428</v>
       </c>
       <c r="J255" t="s">
         <v>429</v>
       </c>
       <c r="K255" t="s">
         <v>430</v>
       </c>
       <c r="L255">
         <v>10000</v>
       </c>
       <c r="M255">
         <v>25.7333479656</v>
       </c>
       <c r="N255">
         <v>-100.2699740066</v>
       </c>
       <c r="O255" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
         <v>2026</v>
       </c>
       <c r="B256" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C256" t="s">
         <v>21</v>
       </c>
       <c r="D256" t="s">
         <v>30</v>
       </c>
       <c r="E256" t="s">
         <v>100</v>
       </c>
       <c r="F256" t="s">
         <v>281</v>
       </c>
       <c r="H256" t="s">
         <v>425</v>
       </c>
       <c r="I256" t="s">
         <v>428</v>
       </c>
       <c r="J256" t="s">
         <v>429</v>
       </c>
       <c r="K256" t="s">
         <v>430</v>
       </c>
       <c r="L256">
         <v>10000</v>
       </c>
       <c r="M256">
         <v>25.7497462929</v>
       </c>
       <c r="N256">
         <v>-100.2610316095</v>
       </c>
       <c r="O256" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
         <v>2026</v>
       </c>
       <c r="B257" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C257" t="s">
         <v>21</v>
       </c>
       <c r="D257" t="s">
         <v>30</v>
       </c>
       <c r="E257" t="s">
         <v>101</v>
       </c>
       <c r="F257" t="s">
         <v>282</v>
       </c>
       <c r="H257" t="s">
         <v>425</v>
       </c>
       <c r="I257" t="s">
         <v>428</v>
       </c>
       <c r="J257" t="s">
         <v>429</v>
       </c>
       <c r="K257" t="s">
         <v>430</v>
       </c>
       <c r="L257">
         <v>10000</v>
       </c>
       <c r="M257">
         <v>25.7406738194</v>
       </c>
       <c r="N257">
         <v>-100.2483831876</v>
       </c>
       <c r="O257" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
         <v>2026</v>
       </c>
       <c r="B258" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C258" t="s">
         <v>21</v>
       </c>
       <c r="D258" t="s">
         <v>30</v>
       </c>
       <c r="E258" t="s">
         <v>102</v>
       </c>
       <c r="F258" t="s">
         <v>283</v>
       </c>
       <c r="H258" t="s">
         <v>425</v>
       </c>
       <c r="I258" t="s">
         <v>428</v>
       </c>
       <c r="J258" t="s">
         <v>429</v>
       </c>
       <c r="K258" t="s">
         <v>430</v>
       </c>
       <c r="L258">
         <v>10000</v>
       </c>
       <c r="M258">
         <v>25.7160820887</v>
       </c>
       <c r="N258">
         <v>-100.2644388243</v>
       </c>
       <c r="O258" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
         <v>2026</v>
       </c>
       <c r="B259" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C259" t="s">
         <v>21</v>
       </c>
       <c r="D259" t="s">
         <v>30</v>
       </c>
       <c r="E259" t="s">
         <v>103</v>
       </c>
       <c r="F259" t="s">
         <v>284</v>
       </c>
       <c r="H259" t="s">
         <v>425</v>
       </c>
       <c r="I259" t="s">
         <v>428</v>
       </c>
       <c r="J259" t="s">
         <v>429</v>
       </c>
       <c r="K259" t="s">
         <v>430</v>
       </c>
       <c r="L259">
         <v>10000</v>
       </c>
       <c r="M259">
         <v>25.7119071581</v>
       </c>
       <c r="N259">
         <v>-100.2819525417</v>
       </c>
       <c r="O259" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
         <v>2026</v>
       </c>
       <c r="B260" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C260" t="s">
         <v>21</v>
       </c>
       <c r="D260" t="s">
         <v>30</v>
       </c>
       <c r="E260" t="s">
         <v>104</v>
       </c>
       <c r="F260" t="s">
         <v>285</v>
       </c>
       <c r="H260" t="s">
         <v>425</v>
       </c>
       <c r="I260" t="s">
         <v>428</v>
       </c>
       <c r="J260" t="s">
         <v>429</v>
       </c>
       <c r="K260" t="s">
         <v>430</v>
       </c>
       <c r="L260">
         <v>10000</v>
       </c>
       <c r="M260">
         <v>25.7118612032</v>
       </c>
       <c r="N260">
         <v>-100.249179853</v>
       </c>
       <c r="O260" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
         <v>2026</v>
       </c>
       <c r="B261" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C261" t="s">
         <v>21</v>
       </c>
       <c r="D261" t="s">
         <v>30</v>
       </c>
       <c r="E261" t="s">
         <v>105</v>
       </c>
       <c r="F261" t="s">
         <v>286</v>
       </c>
       <c r="H261" t="s">
         <v>425</v>
       </c>
       <c r="I261" t="s">
         <v>428</v>
       </c>
       <c r="J261" t="s">
         <v>429</v>
       </c>
       <c r="K261" t="s">
         <v>430</v>
       </c>
       <c r="L261">
         <v>10000</v>
       </c>
       <c r="M261">
         <v>25.7463076957</v>
       </c>
       <c r="N261">
         <v>-100.258993306</v>
       </c>
       <c r="O261" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
         <v>2026</v>
       </c>
       <c r="B262" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C262" t="s">
         <v>21</v>
       </c>
       <c r="D262" t="s">
         <v>30</v>
       </c>
       <c r="E262" t="s">
         <v>106</v>
       </c>
       <c r="F262" t="s">
         <v>287</v>
       </c>
       <c r="H262" t="s">
         <v>425</v>
       </c>
       <c r="I262" t="s">
         <v>428</v>
       </c>
       <c r="J262" t="s">
         <v>429</v>
       </c>
       <c r="K262" t="s">
         <v>430</v>
       </c>
       <c r="L262">
         <v>10000</v>
       </c>
       <c r="M262">
         <v>25.7665724356</v>
       </c>
       <c r="N262">
         <v>-100.2734121528</v>
       </c>
       <c r="O262" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
         <v>2026</v>
       </c>
       <c r="B263" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C263" t="s">
         <v>21</v>
       </c>
       <c r="D263" t="s">
         <v>30</v>
       </c>
       <c r="E263" t="s">
         <v>107</v>
       </c>
       <c r="F263" t="s">
         <v>288</v>
       </c>
       <c r="H263" t="s">
         <v>425</v>
       </c>
       <c r="I263" t="s">
         <v>428</v>
       </c>
       <c r="J263" t="s">
         <v>429</v>
       </c>
       <c r="K263" t="s">
         <v>430</v>
       </c>
       <c r="L263">
         <v>10000</v>
       </c>
       <c r="M263">
         <v>25.7139514514</v>
       </c>
       <c r="N263">
         <v>-100.2168021664</v>
       </c>
       <c r="O263" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
         <v>2026</v>
       </c>
       <c r="B264" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C264" t="s">
         <v>21</v>
       </c>
       <c r="D264" t="s">
         <v>30</v>
       </c>
       <c r="E264" t="s">
         <v>108</v>
       </c>
       <c r="F264" t="s">
         <v>289</v>
       </c>
       <c r="H264" t="s">
         <v>425</v>
       </c>
       <c r="I264" t="s">
         <v>428</v>
       </c>
       <c r="J264" t="s">
         <v>429</v>
       </c>
       <c r="K264" t="s">
         <v>430</v>
       </c>
       <c r="L264">
         <v>10000</v>
       </c>
       <c r="M264">
         <v>25.7405865308</v>
       </c>
       <c r="N264">
         <v>-100.3192454258</v>
       </c>
       <c r="O264" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
         <v>2026</v>
       </c>
       <c r="B265" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C265" t="s">
         <v>21</v>
       </c>
       <c r="D265" t="s">
         <v>30</v>
       </c>
       <c r="E265" t="s">
         <v>109</v>
       </c>
       <c r="F265" t="s">
         <v>290</v>
       </c>
       <c r="H265" t="s">
         <v>425</v>
       </c>
       <c r="I265" t="s">
         <v>428</v>
       </c>
       <c r="J265" t="s">
         <v>429</v>
       </c>
       <c r="K265" t="s">
         <v>430</v>
       </c>
       <c r="L265">
         <v>10000</v>
       </c>
       <c r="M265">
         <v>25.7348352246</v>
       </c>
       <c r="N265">
         <v>-100.2818923227</v>
       </c>
       <c r="O265" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
         <v>2026</v>
       </c>
       <c r="B266" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C266" t="s">
         <v>21</v>
       </c>
       <c r="D266" t="s">
         <v>30</v>
       </c>
       <c r="E266" t="s">
         <v>110</v>
       </c>
       <c r="F266" t="s">
         <v>291</v>
       </c>
       <c r="H266" t="s">
         <v>425</v>
       </c>
       <c r="I266" t="s">
         <v>428</v>
       </c>
       <c r="J266" t="s">
         <v>429</v>
       </c>
       <c r="K266" t="s">
         <v>430</v>
       </c>
       <c r="L266">
         <v>10000</v>
       </c>
       <c r="M266">
         <v>25.722011501</v>
       </c>
       <c r="N266">
         <v>-100.2332053324</v>
       </c>
       <c r="O266" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
         <v>2026</v>
       </c>
       <c r="B267" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C267" t="s">
         <v>21</v>
       </c>
       <c r="D267" t="s">
         <v>30</v>
       </c>
       <c r="E267" t="s">
         <v>111</v>
       </c>
       <c r="F267" t="s">
         <v>292</v>
       </c>
       <c r="H267" t="s">
         <v>425</v>
       </c>
       <c r="I267" t="s">
         <v>428</v>
       </c>
       <c r="J267" t="s">
         <v>429</v>
       </c>
       <c r="K267" t="s">
         <v>430</v>
       </c>
       <c r="L267">
         <v>10000</v>
       </c>
       <c r="M267">
         <v>25.7227817558</v>
       </c>
       <c r="N267">
         <v>-100.2777907036</v>
       </c>
       <c r="O267" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
         <v>2026</v>
       </c>
       <c r="B268" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C268" t="s">
         <v>21</v>
       </c>
       <c r="D268" t="s">
         <v>30</v>
       </c>
       <c r="E268" t="s">
         <v>112</v>
       </c>
       <c r="F268" t="s">
         <v>293</v>
       </c>
       <c r="H268" t="s">
         <v>425</v>
       </c>
       <c r="I268" t="s">
         <v>428</v>
       </c>
       <c r="J268" t="s">
         <v>429</v>
       </c>
       <c r="K268" t="s">
         <v>430</v>
       </c>
       <c r="L268">
         <v>10000</v>
       </c>
       <c r="M268">
         <v>25.7627847017</v>
       </c>
       <c r="N268">
         <v>-100.2803763559</v>
       </c>
       <c r="O268" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
         <v>2026</v>
       </c>
       <c r="B269" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C269" t="s">
         <v>21</v>
       </c>
       <c r="D269" t="s">
         <v>30</v>
       </c>
       <c r="E269" t="s">
         <v>113</v>
       </c>
       <c r="F269" t="s">
         <v>294</v>
       </c>
       <c r="H269" t="s">
         <v>425</v>
       </c>
       <c r="I269" t="s">
         <v>428</v>
       </c>
       <c r="J269" t="s">
         <v>429</v>
       </c>
       <c r="K269" t="s">
         <v>430</v>
       </c>
       <c r="L269">
         <v>10000</v>
       </c>
       <c r="M269">
         <v>25.7377623516</v>
       </c>
       <c r="N269">
         <v>-100.2838328052</v>
       </c>
       <c r="O269" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
         <v>2026</v>
       </c>
       <c r="B270" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C270" t="s">
         <v>21</v>
       </c>
       <c r="D270" t="s">
         <v>30</v>
       </c>
       <c r="E270" t="s">
         <v>114</v>
       </c>
       <c r="F270" t="s">
         <v>295</v>
       </c>
       <c r="H270" t="s">
         <v>425</v>
       </c>
       <c r="I270" t="s">
         <v>428</v>
       </c>
       <c r="J270" t="s">
         <v>429</v>
       </c>
       <c r="K270" t="s">
         <v>430</v>
       </c>
       <c r="L270">
         <v>10000</v>
       </c>
       <c r="M270">
         <v>25.7534295984</v>
       </c>
       <c r="N270">
         <v>-100.257587319</v>
       </c>
       <c r="O270" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
         <v>2026</v>
       </c>
       <c r="B271" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C271" t="s">
         <v>21</v>
       </c>
       <c r="D271" t="s">
         <v>30</v>
       </c>
       <c r="E271" t="s">
         <v>115</v>
       </c>
       <c r="F271" t="s">
         <v>296</v>
       </c>
       <c r="H271" t="s">
         <v>425</v>
       </c>
       <c r="I271" t="s">
         <v>428</v>
       </c>
       <c r="J271" t="s">
         <v>429</v>
       </c>
       <c r="K271" t="s">
         <v>430</v>
       </c>
       <c r="L271">
         <v>10000</v>
       </c>
       <c r="M271">
         <v>25.7376687185</v>
       </c>
       <c r="N271">
         <v>-100.2838477668</v>
       </c>
       <c r="O271" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B272" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C272" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D272" t="s">
         <v>30</v>
       </c>
       <c r="E272" t="s">
-        <v>116</v>
+        <v>31</v>
       </c>
       <c r="F272" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>207</v>
       </c>
       <c r="H272" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I272" t="s">
         <v>428</v>
       </c>
       <c r="J272" t="s">
         <v>429</v>
       </c>
       <c r="K272" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L272">
         <v>10000</v>
       </c>
       <c r="M272">
-        <v>25.7638374025</v>
+        <v>25.763828479</v>
       </c>
       <c r="N272">
-        <v>-100.2834655366</v>
+        <v>-100.2836170004</v>
       </c>
       <c r="O272" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B273" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C273" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D273" t="s">
         <v>30</v>
       </c>
       <c r="E273" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="F273" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>208</v>
       </c>
       <c r="H273" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I273" t="s">
         <v>428</v>
       </c>
       <c r="J273" t="s">
         <v>429</v>
       </c>
       <c r="K273" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L273">
         <v>10000</v>
       </c>
       <c r="M273">
-        <v>25.7176582778</v>
+        <v>25.7178021073</v>
       </c>
       <c r="N273">
-        <v>-100.2792550024</v>
+        <v>-100.2797899595</v>
       </c>
       <c r="O273" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B274" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C274" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D274" t="s">
         <v>30</v>
       </c>
       <c r="E274" t="s">
-        <v>118</v>
+        <v>33</v>
       </c>
       <c r="F274" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>209</v>
       </c>
       <c r="H274" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I274" t="s">
         <v>428</v>
       </c>
       <c r="J274" t="s">
         <v>429</v>
       </c>
       <c r="K274" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L274">
         <v>10000</v>
       </c>
       <c r="M274">
-        <v>25.7199244578</v>
+        <v>25.7207529506</v>
       </c>
       <c r="N274">
-        <v>-100.2678422577</v>
+        <v>-100.2666183724</v>
       </c>
       <c r="O274" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B275" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C275" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D275" t="s">
         <v>30</v>
       </c>
       <c r="E275" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="F275" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>210</v>
       </c>
       <c r="H275" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I275" t="s">
         <v>428</v>
       </c>
       <c r="J275" t="s">
         <v>429</v>
       </c>
       <c r="K275" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L275">
         <v>10000</v>
       </c>
       <c r="M275">
-        <v>25.7207135862</v>
+        <v>25.7205548854</v>
       </c>
       <c r="N275">
-        <v>-100.2404388172</v>
+        <v>-100.2401702518</v>
       </c>
       <c r="O275" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B276" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C276" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D276" t="s">
         <v>30</v>
       </c>
       <c r="E276" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="F276" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>211</v>
       </c>
       <c r="H276" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I276" t="s">
         <v>428</v>
       </c>
       <c r="J276" t="s">
         <v>429</v>
       </c>
       <c r="K276" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L276">
         <v>5000</v>
       </c>
       <c r="M276">
-        <v>25.7242022916</v>
+        <v>25.7242637978</v>
       </c>
       <c r="N276">
-        <v>-100.2339539</v>
+        <v>-100.2337691031</v>
       </c>
       <c r="O276" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B277" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C277" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D277" t="s">
         <v>30</v>
       </c>
       <c r="E277" t="s">
-        <v>121</v>
+        <v>36</v>
       </c>
       <c r="F277" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>212</v>
       </c>
       <c r="H277" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I277" t="s">
         <v>428</v>
       </c>
       <c r="J277" t="s">
         <v>429</v>
       </c>
       <c r="K277" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L277">
         <v>5000</v>
       </c>
       <c r="M277">
-        <v>25.7117484308</v>
+        <v>25.7113691588</v>
       </c>
       <c r="N277">
-        <v>-100.254281073</v>
+        <v>-100.254361443</v>
       </c>
       <c r="O277" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B278" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C278" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D278" t="s">
         <v>30</v>
       </c>
       <c r="E278" t="s">
-        <v>122</v>
+        <v>37</v>
       </c>
       <c r="F278" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>213</v>
       </c>
       <c r="H278" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I278" t="s">
         <v>428</v>
       </c>
       <c r="J278" t="s">
         <v>429</v>
       </c>
       <c r="K278" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L278">
         <v>10000</v>
       </c>
       <c r="M278">
-        <v>25.7259309597</v>
+        <v>25.7258584566</v>
       </c>
       <c r="N278">
-        <v>-100.2464010164</v>
+        <v>-100.2474026803</v>
       </c>
       <c r="O278" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B279" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C279" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D279" t="s">
         <v>30</v>
       </c>
       <c r="E279" t="s">
-        <v>123</v>
+        <v>38</v>
       </c>
       <c r="F279" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>214</v>
       </c>
       <c r="H279" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I279" t="s">
         <v>428</v>
       </c>
       <c r="J279" t="s">
         <v>429</v>
       </c>
       <c r="K279" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L279">
         <v>10000</v>
       </c>
       <c r="M279">
-        <v>25.7143739976</v>
+        <v>25.7143009557</v>
       </c>
       <c r="N279">
-        <v>-100.2764751693</v>
+        <v>-100.2764853295</v>
       </c>
       <c r="O279" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B280" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C280" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D280" t="s">
         <v>30</v>
       </c>
       <c r="E280" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="F280" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>215</v>
       </c>
       <c r="H280" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I280" t="s">
         <v>428</v>
       </c>
       <c r="J280" t="s">
         <v>429</v>
       </c>
       <c r="K280" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L280">
         <v>10000</v>
       </c>
       <c r="M280">
-        <v>25.7261941636</v>
+        <v>25.7258936698</v>
       </c>
       <c r="N280">
-        <v>-100.2734353889</v>
+        <v>-100.2738309744</v>
       </c>
       <c r="O280" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B281" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C281" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D281" t="s">
         <v>30</v>
       </c>
       <c r="E281" t="s">
-        <v>125</v>
+        <v>40</v>
       </c>
       <c r="F281" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>216</v>
       </c>
       <c r="H281" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I281" t="s">
         <v>428</v>
       </c>
       <c r="J281" t="s">
         <v>429</v>
       </c>
       <c r="K281" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L281">
         <v>10000</v>
       </c>
       <c r="M281">
-        <v>25.7299325248</v>
+        <v>25.7304630372</v>
       </c>
       <c r="N281">
-        <v>-100.2676822944</v>
+        <v>-100.268266967</v>
       </c>
       <c r="O281" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B282" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C282" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D282" t="s">
         <v>30</v>
       </c>
       <c r="E282" t="s">
-        <v>126</v>
+        <v>41</v>
       </c>
       <c r="F282" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>217</v>
       </c>
       <c r="H282" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I282" t="s">
         <v>428</v>
       </c>
       <c r="J282" t="s">
         <v>429</v>
       </c>
       <c r="K282" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L282">
         <v>10000</v>
       </c>
       <c r="M282">
-        <v>25.7315322213</v>
+        <v>25.7252334606</v>
       </c>
       <c r="N282">
-        <v>-100.2730503865</v>
+        <v>-100.2436306527</v>
       </c>
       <c r="O282" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B283" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C283" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D283" t="s">
         <v>30</v>
       </c>
       <c r="E283" t="s">
-        <v>127</v>
+        <v>42</v>
       </c>
       <c r="F283" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>218</v>
       </c>
       <c r="H283" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I283" t="s">
         <v>428</v>
       </c>
       <c r="J283" t="s">
         <v>429</v>
       </c>
       <c r="K283" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L283">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M283">
-        <v>25.7511550553</v>
+        <v>25.7272126064</v>
       </c>
       <c r="N283">
-        <v>-100.2934995582</v>
+        <v>-100.2366669501</v>
       </c>
       <c r="O283" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B284" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C284" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D284" t="s">
         <v>30</v>
       </c>
       <c r="E284" t="s">
-        <v>128</v>
+        <v>43</v>
       </c>
       <c r="F284" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>219</v>
       </c>
       <c r="H284" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I284" t="s">
         <v>428</v>
       </c>
       <c r="J284" t="s">
         <v>429</v>
       </c>
       <c r="K284" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L284">
         <v>10000</v>
       </c>
       <c r="M284">
-        <v>25.7253541246</v>
+        <v>25.7326329181</v>
       </c>
       <c r="N284">
-        <v>-100.2434587899</v>
+        <v>-100.2768254206</v>
       </c>
       <c r="O284" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B285" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C285" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D285" t="s">
         <v>30</v>
       </c>
       <c r="E285" t="s">
-        <v>129</v>
+        <v>44</v>
       </c>
       <c r="F285" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>220</v>
       </c>
       <c r="H285" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I285" t="s">
         <v>428</v>
       </c>
       <c r="J285" t="s">
         <v>429</v>
       </c>
       <c r="K285" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L285">
         <v>10000</v>
       </c>
       <c r="M285">
-        <v>25.7273004958</v>
+        <v>25.7682974898</v>
       </c>
       <c r="N285">
-        <v>-100.2361846619</v>
+        <v>-100.2746943042</v>
       </c>
       <c r="O285" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B286" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C286" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D286" t="s">
         <v>30</v>
       </c>
       <c r="E286" t="s">
-        <v>130</v>
+        <v>45</v>
       </c>
       <c r="F286" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>221</v>
       </c>
       <c r="H286" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I286" t="s">
         <v>428</v>
       </c>
       <c r="J286" t="s">
         <v>429</v>
       </c>
       <c r="K286" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L286">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M286">
-        <v>25.7330352314</v>
+        <v>25.7137410863</v>
       </c>
       <c r="N286">
-        <v>-100.2768318693</v>
+        <v>-100.2800549184</v>
       </c>
       <c r="O286" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B287" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C287" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D287" t="s">
         <v>30</v>
       </c>
       <c r="E287" t="s">
-        <v>131</v>
+        <v>46</v>
       </c>
       <c r="F287" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>222</v>
       </c>
       <c r="H287" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I287" t="s">
         <v>428</v>
       </c>
       <c r="J287" t="s">
         <v>429</v>
       </c>
       <c r="K287" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L287">
         <v>10000</v>
       </c>
       <c r="M287">
-        <v>25.7685301274</v>
+        <v>25.7618934967</v>
       </c>
       <c r="N287">
-        <v>-100.274719327</v>
+        <v>-100.2832030741</v>
       </c>
       <c r="O287" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B288" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C288" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D288" t="s">
         <v>30</v>
       </c>
       <c r="E288" t="s">
-        <v>132</v>
+        <v>47</v>
       </c>
       <c r="F288" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>223</v>
       </c>
       <c r="H288" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I288" t="s">
         <v>428</v>
       </c>
       <c r="J288" t="s">
         <v>429</v>
       </c>
       <c r="K288" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L288">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M288">
-        <v>25.7138794586</v>
+        <v>25.7549866216</v>
       </c>
       <c r="N288">
-        <v>-100.2796737638</v>
+        <v>-100.2999759817</v>
       </c>
       <c r="O288" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B289" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C289" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D289" t="s">
         <v>30</v>
       </c>
       <c r="E289" t="s">
-        <v>133</v>
+        <v>48</v>
       </c>
       <c r="F289" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>224</v>
       </c>
       <c r="H289" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I289" t="s">
         <v>428</v>
       </c>
       <c r="J289" t="s">
         <v>429</v>
       </c>
       <c r="K289" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L289">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M289">
-        <v>25.7619729935</v>
+        <v>25.7293702935</v>
       </c>
       <c r="N289">
-        <v>-100.2823983582</v>
+        <v>-100.2966723403</v>
       </c>
       <c r="O289" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B290" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C290" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D290" t="s">
         <v>30</v>
       </c>
       <c r="E290" t="s">
-        <v>134</v>
+        <v>49</v>
       </c>
       <c r="F290" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>225</v>
       </c>
       <c r="H290" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I290" t="s">
         <v>428</v>
       </c>
       <c r="J290" t="s">
         <v>429</v>
       </c>
       <c r="K290" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L290">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M290">
-        <v>25.7293850305</v>
+        <v>25.7121636787</v>
       </c>
       <c r="N290">
-        <v>-100.2960333429</v>
+        <v>-100.2439972085</v>
       </c>
       <c r="O290" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B291" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C291" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D291" t="s">
         <v>30</v>
       </c>
       <c r="E291" t="s">
-        <v>135</v>
+        <v>50</v>
       </c>
       <c r="F291" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>226</v>
       </c>
       <c r="H291" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I291" t="s">
         <v>428</v>
       </c>
       <c r="J291" t="s">
         <v>429</v>
       </c>
       <c r="K291" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L291">
         <v>10000</v>
       </c>
       <c r="M291">
-        <v>25.7121848376</v>
+        <v>25.7619987701</v>
       </c>
       <c r="N291">
-        <v>-100.2440108307</v>
+        <v>-100.3219573619</v>
       </c>
       <c r="O291" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B292" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C292" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D292" t="s">
         <v>30</v>
       </c>
       <c r="E292" t="s">
-        <v>136</v>
+        <v>51</v>
       </c>
       <c r="F292" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>227</v>
       </c>
       <c r="H292" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I292" t="s">
         <v>428</v>
       </c>
       <c r="J292" t="s">
         <v>429</v>
       </c>
       <c r="K292" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L292">
         <v>10000</v>
       </c>
       <c r="M292">
-        <v>25.7614164944</v>
+        <v>25.7192236008</v>
       </c>
       <c r="N292">
-        <v>-100.3223841573</v>
+        <v>-100.2531845586</v>
       </c>
       <c r="O292" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B293" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C293" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D293" t="s">
         <v>30</v>
       </c>
       <c r="E293" t="s">
-        <v>137</v>
+        <v>46</v>
       </c>
       <c r="F293" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>228</v>
       </c>
       <c r="H293" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I293" t="s">
         <v>428</v>
       </c>
       <c r="J293" t="s">
         <v>429</v>
       </c>
       <c r="K293" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L293">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M293">
-        <v>25.7551130661</v>
+        <v>25.7596646221</v>
       </c>
       <c r="N293">
-        <v>-100.3000324712</v>
+        <v>-100.277036902</v>
       </c>
       <c r="O293" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B294" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C294" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D294" t="s">
         <v>30</v>
       </c>
       <c r="E294" t="s">
-        <v>138</v>
+        <v>52</v>
       </c>
       <c r="F294" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>229</v>
       </c>
       <c r="H294" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I294" t="s">
         <v>428</v>
       </c>
       <c r="J294" t="s">
         <v>429</v>
       </c>
       <c r="K294" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L294">
         <v>10000</v>
       </c>
       <c r="M294">
-        <v>25.7194523495</v>
+        <v>25.7171075185</v>
       </c>
       <c r="N294">
-        <v>-100.2532145598</v>
+        <v>-100.259749567</v>
       </c>
       <c r="O294" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B295" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C295" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D295" t="s">
         <v>30</v>
       </c>
       <c r="E295" t="s">
-        <v>139</v>
+        <v>53</v>
       </c>
       <c r="F295" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>230</v>
       </c>
       <c r="H295" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I295" t="s">
         <v>428</v>
       </c>
       <c r="J295" t="s">
         <v>429</v>
       </c>
       <c r="K295" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L295">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M295">
-        <v>25.7173139214</v>
+        <v>25.7139749959</v>
       </c>
       <c r="N295">
-        <v>-100.2595229638</v>
+        <v>-100.2620014735</v>
       </c>
       <c r="O295" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B296" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C296" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D296" t="s">
         <v>30</v>
       </c>
       <c r="E296" t="s">
-        <v>139</v>
+        <v>53</v>
       </c>
       <c r="F296" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>231</v>
       </c>
       <c r="H296" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I296" t="s">
         <v>428</v>
       </c>
       <c r="J296" t="s">
         <v>429</v>
       </c>
       <c r="K296" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L296">
         <v>5000</v>
       </c>
       <c r="M296">
-        <v>25.7173525858</v>
+        <v>25.7139749959</v>
       </c>
       <c r="N296">
-        <v>-100.2597589981</v>
+        <v>-100.2620014735</v>
       </c>
       <c r="O296" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B297" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C297" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D297" t="s">
         <v>30</v>
       </c>
       <c r="E297" t="s">
-        <v>139</v>
+        <v>54</v>
       </c>
       <c r="F297" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>232</v>
       </c>
       <c r="H297" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I297" t="s">
         <v>428</v>
       </c>
       <c r="J297" t="s">
         <v>429</v>
       </c>
       <c r="K297" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L297">
         <v>5000</v>
       </c>
       <c r="M297">
-        <v>25.7172462586</v>
+        <v>25.7186220164</v>
       </c>
       <c r="N297">
-        <v>-100.259769727</v>
+        <v>-100.2575377445</v>
       </c>
       <c r="O297" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B298" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C298" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D298" t="s">
         <v>30</v>
       </c>
       <c r="E298" t="s">
-        <v>140</v>
+        <v>54</v>
       </c>
       <c r="F298" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>233</v>
       </c>
       <c r="H298" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I298" t="s">
         <v>428</v>
       </c>
       <c r="J298" t="s">
         <v>429</v>
       </c>
       <c r="K298" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L298">
         <v>5000</v>
       </c>
       <c r="M298">
-        <v>25.7188465207</v>
+        <v>25.7186220164</v>
       </c>
       <c r="N298">
-        <v>-100.2575943981</v>
+        <v>-100.2575377445</v>
       </c>
       <c r="O298" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B299" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C299" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D299" t="s">
         <v>30</v>
       </c>
       <c r="E299" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="F299" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>234</v>
       </c>
       <c r="H299" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I299" t="s">
         <v>428</v>
       </c>
       <c r="J299" t="s">
         <v>429</v>
       </c>
       <c r="K299" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L299">
         <v>10000</v>
       </c>
       <c r="M299">
-        <v>25.7095602357</v>
+        <v>25.7091244937</v>
       </c>
       <c r="N299">
-        <v>-100.2682911442</v>
+        <v>-100.2681912545</v>
       </c>
       <c r="O299" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B300" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C300" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D300" t="s">
         <v>30</v>
       </c>
       <c r="E300" t="s">
-        <v>142</v>
+        <v>56</v>
       </c>
       <c r="F300" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>235</v>
       </c>
       <c r="H300" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I300" t="s">
         <v>428</v>
       </c>
       <c r="J300" t="s">
         <v>429</v>
       </c>
       <c r="K300" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L300">
         <v>10000</v>
       </c>
       <c r="M300">
-        <v>25.7409726321</v>
+        <v>25.7118961557</v>
       </c>
       <c r="N300">
-        <v>-100.2581967</v>
+        <v>-100.2673611073</v>
       </c>
       <c r="O300" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B301" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C301" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D301" t="s">
         <v>30</v>
       </c>
       <c r="E301" t="s">
-        <v>143</v>
+        <v>57</v>
       </c>
       <c r="F301" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>236</v>
       </c>
       <c r="H301" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I301" t="s">
         <v>428</v>
       </c>
       <c r="J301" t="s">
         <v>429</v>
       </c>
       <c r="K301" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L301">
         <v>10000</v>
       </c>
       <c r="M301">
-        <v>25.7369212388</v>
+        <v>25.7410951706</v>
       </c>
       <c r="N301">
-        <v>-100.2675422847</v>
+        <v>-100.2582751391</v>
       </c>
       <c r="O301" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B302" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C302" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D302" t="s">
         <v>30</v>
       </c>
       <c r="E302" t="s">
-        <v>144</v>
+        <v>58</v>
       </c>
       <c r="F302" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>237</v>
       </c>
       <c r="H302" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I302" t="s">
         <v>428</v>
       </c>
       <c r="J302" t="s">
         <v>429</v>
       </c>
       <c r="K302" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L302">
         <v>10000</v>
       </c>
       <c r="M302">
-        <v>25.7062909208</v>
+        <v>25.7364636866</v>
       </c>
       <c r="N302">
-        <v>-100.2668063981</v>
+        <v>-100.2675222874</v>
       </c>
       <c r="O302" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B303" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C303" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D303" t="s">
         <v>30</v>
       </c>
       <c r="E303" t="s">
-        <v>145</v>
+        <v>59</v>
       </c>
       <c r="F303" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>238</v>
       </c>
       <c r="H303" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I303" t="s">
         <v>428</v>
       </c>
       <c r="J303" t="s">
         <v>429</v>
       </c>
       <c r="K303" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L303">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M303">
-        <v>25.7100623343</v>
+        <v>25.7306938836</v>
       </c>
       <c r="N303">
-        <v>-100.2703628405</v>
+        <v>-100.2443648733</v>
       </c>
       <c r="O303" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B304" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C304" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D304" t="s">
         <v>30</v>
       </c>
       <c r="E304" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="F304" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>239</v>
       </c>
       <c r="H304" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I304" t="s">
         <v>428</v>
       </c>
       <c r="J304" t="s">
         <v>429</v>
       </c>
       <c r="K304" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L304">
         <v>10000</v>
       </c>
       <c r="M304">
-        <v>25.7190503822</v>
+        <v>25.706098355</v>
       </c>
       <c r="N304">
-        <v>-100.2243984135</v>
+        <v>-100.266806179</v>
       </c>
       <c r="O304" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B305" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C305" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D305" t="s">
         <v>30</v>
       </c>
       <c r="E305" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
       <c r="F305" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>240</v>
       </c>
       <c r="H305" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I305" t="s">
         <v>428</v>
       </c>
       <c r="J305" t="s">
         <v>429</v>
       </c>
       <c r="K305" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L305">
         <v>10000</v>
       </c>
       <c r="M305">
-        <v>25.7620723153</v>
+        <v>25.7098447832</v>
       </c>
       <c r="N305">
-        <v>-100.2690364712</v>
+        <v>-100.2704405761</v>
       </c>
       <c r="O305" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B306" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C306" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D306" t="s">
         <v>30</v>
       </c>
       <c r="E306" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="F306" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>241</v>
       </c>
       <c r="H306" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I306" t="s">
         <v>428</v>
       </c>
       <c r="J306" t="s">
         <v>429</v>
       </c>
       <c r="K306" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L306">
         <v>10000</v>
       </c>
       <c r="M306">
-        <v>25.7670234672</v>
+        <v>25.7186748661</v>
       </c>
       <c r="N306">
-        <v>-100.2815475779</v>
+        <v>-100.2249336694</v>
       </c>
       <c r="O306" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B307" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C307" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D307" t="s">
         <v>30</v>
       </c>
       <c r="E307" t="s">
-        <v>149</v>
+        <v>63</v>
       </c>
       <c r="F307" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>242</v>
       </c>
       <c r="H307" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I307" t="s">
         <v>428</v>
       </c>
       <c r="J307" t="s">
         <v>429</v>
       </c>
       <c r="K307" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L307">
         <v>10000</v>
       </c>
       <c r="M307">
-        <v>25.7127653634</v>
+        <v>25.7618878243</v>
       </c>
       <c r="N307">
-        <v>-100.2567272423</v>
+        <v>-100.2691153</v>
       </c>
       <c r="O307" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B308" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C308" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D308" t="s">
         <v>30</v>
       </c>
       <c r="E308" t="s">
-        <v>150</v>
+        <v>64</v>
       </c>
       <c r="F308" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>243</v>
       </c>
       <c r="H308" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I308" t="s">
         <v>428</v>
       </c>
       <c r="J308" t="s">
         <v>429</v>
       </c>
       <c r="K308" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L308">
         <v>10000</v>
       </c>
       <c r="M308">
-        <v>25.7591749482</v>
+        <v>25.7668557403</v>
       </c>
       <c r="N308">
-        <v>-100.2666634135</v>
+        <v>-100.2814273963</v>
       </c>
       <c r="O308" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B309" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C309" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D309" t="s">
         <v>30</v>
       </c>
       <c r="E309" t="s">
-        <v>151</v>
+        <v>65</v>
       </c>
       <c r="F309" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>244</v>
       </c>
       <c r="H309" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I309" t="s">
         <v>428</v>
       </c>
       <c r="J309" t="s">
         <v>429</v>
       </c>
       <c r="K309" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L309">
         <v>10000</v>
       </c>
       <c r="M309">
-        <v>25.7324176652</v>
+        <v>25.7125895972</v>
       </c>
       <c r="N309">
-        <v>-100.2123370987</v>
+        <v>-100.2568252802</v>
       </c>
       <c r="O309" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B310" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C310" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D310" t="s">
         <v>30</v>
       </c>
       <c r="E310" t="s">
-        <v>152</v>
+        <v>66</v>
       </c>
       <c r="F310" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>245</v>
       </c>
       <c r="H310" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I310" t="s">
         <v>428</v>
       </c>
       <c r="J310" t="s">
         <v>429</v>
       </c>
       <c r="K310" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L310">
         <v>10000</v>
       </c>
       <c r="M310">
-        <v>25.7347243145</v>
+        <v>25.758854675</v>
       </c>
       <c r="N310">
-        <v>-100.2194187847</v>
+        <v>-100.26659617</v>
       </c>
       <c r="O310" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B311" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C311" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D311" t="s">
         <v>30</v>
       </c>
       <c r="E311" t="s">
-        <v>127</v>
+        <v>67</v>
       </c>
       <c r="F311" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>246</v>
       </c>
       <c r="H311" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I311" t="s">
         <v>428</v>
       </c>
       <c r="J311" t="s">
         <v>429</v>
       </c>
       <c r="K311" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L311">
         <v>10000</v>
       </c>
       <c r="M311">
-        <v>25.7511260652</v>
+        <v>25.732171138</v>
       </c>
       <c r="N311">
-        <v>-100.2936497619</v>
+        <v>-100.2128373577</v>
       </c>
       <c r="O311" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B312" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C312" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D312" t="s">
         <v>30</v>
       </c>
       <c r="E312" t="s">
-        <v>153</v>
+        <v>68</v>
       </c>
       <c r="F312" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>247</v>
       </c>
       <c r="H312" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I312" t="s">
         <v>428</v>
       </c>
       <c r="J312" t="s">
         <v>429</v>
       </c>
       <c r="K312" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L312">
         <v>10000</v>
       </c>
       <c r="M312">
-        <v>25.7028706457</v>
+        <v>25.7348344284</v>
       </c>
       <c r="N312">
-        <v>-100.2649884288</v>
+        <v>-100.2196430659</v>
       </c>
       <c r="O312" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B313" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C313" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D313" t="s">
         <v>30</v>
       </c>
       <c r="E313" t="s">
-        <v>154</v>
+        <v>69</v>
       </c>
       <c r="F313" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>248</v>
       </c>
       <c r="H313" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I313" t="s">
         <v>428</v>
       </c>
       <c r="J313" t="s">
         <v>429</v>
       </c>
       <c r="K313" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L313">
         <v>10000</v>
       </c>
       <c r="M313">
-        <v>25.7257812683</v>
+        <v>25.7027354716</v>
       </c>
       <c r="N313">
-        <v>-100.2312698772</v>
+        <v>-100.264916724</v>
       </c>
       <c r="O313" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B314" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C314" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D314" t="s">
         <v>30</v>
       </c>
       <c r="E314" t="s">
-        <v>155</v>
+        <v>70</v>
       </c>
       <c r="F314" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>249</v>
       </c>
       <c r="H314" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I314" t="s">
         <v>428</v>
       </c>
       <c r="J314" t="s">
         <v>429</v>
       </c>
       <c r="K314" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L314">
         <v>10000</v>
       </c>
       <c r="M314">
-        <v>25.732806527</v>
+        <v>25.7256422697</v>
       </c>
       <c r="N314">
-        <v>-100.2810668442</v>
+        <v>-100.2315322458</v>
       </c>
       <c r="O314" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B315" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C315" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D315" t="s">
         <v>30</v>
       </c>
       <c r="E315" t="s">
-        <v>156</v>
+        <v>71</v>
       </c>
       <c r="F315" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>250</v>
       </c>
       <c r="H315" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I315" t="s">
         <v>428</v>
       </c>
       <c r="J315" t="s">
         <v>429</v>
       </c>
       <c r="K315" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L315">
         <v>10000</v>
       </c>
       <c r="M315">
-        <v>25.7251391077</v>
+        <v>25.7327436828</v>
       </c>
       <c r="N315">
-        <v>-100.2257447638</v>
+        <v>-100.2808871411</v>
       </c>
       <c r="O315" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B316" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C316" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D316" t="s">
         <v>30</v>
       </c>
       <c r="E316" t="s">
-        <v>157</v>
+        <v>72</v>
       </c>
       <c r="F316" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>251</v>
       </c>
       <c r="H316" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I316" t="s">
         <v>428</v>
       </c>
       <c r="J316" t="s">
         <v>429</v>
       </c>
       <c r="K316" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L316">
         <v>10000</v>
       </c>
       <c r="M316">
-        <v>25.7064177044</v>
+        <v>25.7248640142</v>
       </c>
       <c r="N316">
-        <v>-100.2504490638</v>
+        <v>-100.2261122983</v>
       </c>
       <c r="O316" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B317" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C317" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D317" t="s">
         <v>30</v>
       </c>
       <c r="E317" t="s">
-        <v>158</v>
+        <v>73</v>
       </c>
       <c r="F317" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>252</v>
       </c>
       <c r="H317" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I317" t="s">
         <v>428</v>
       </c>
       <c r="J317" t="s">
         <v>429</v>
       </c>
       <c r="K317" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L317">
         <v>10000</v>
       </c>
       <c r="M317">
-        <v>25.7413086095</v>
+        <v>25.7063842361</v>
       </c>
       <c r="N317">
-        <v>-100.286901014</v>
+        <v>-100.2487085936</v>
       </c>
       <c r="O317" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B318" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C318" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D318" t="s">
         <v>30</v>
       </c>
       <c r="E318" t="s">
-        <v>158</v>
+        <v>74</v>
       </c>
       <c r="F318" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>253</v>
       </c>
       <c r="H318" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I318" t="s">
         <v>428</v>
       </c>
       <c r="J318" t="s">
         <v>429</v>
       </c>
       <c r="K318" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L318">
         <v>10000</v>
       </c>
       <c r="M318">
-        <v>25.7418088351</v>
+        <v>25.7410247196</v>
       </c>
       <c r="N318">
-        <v>-100.2904844693</v>
+        <v>-100.2875319073</v>
       </c>
       <c r="O318" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B319" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C319" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D319" t="s">
         <v>30</v>
       </c>
       <c r="E319" t="s">
-        <v>159</v>
+        <v>75</v>
       </c>
       <c r="F319" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>254</v>
       </c>
       <c r="H319" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I319" t="s">
         <v>428</v>
       </c>
       <c r="J319" t="s">
         <v>429</v>
       </c>
       <c r="K319" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L319">
         <v>10000</v>
       </c>
       <c r="M319">
-        <v>25.7301173847</v>
+        <v>25.7421134723</v>
       </c>
       <c r="N319">
-        <v>-100.2266145405</v>
+        <v>-100.2908274172</v>
       </c>
       <c r="O319" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B320" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C320" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D320" t="s">
         <v>30</v>
       </c>
       <c r="E320" t="s">
-        <v>160</v>
+        <v>76</v>
       </c>
       <c r="F320" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>255</v>
       </c>
       <c r="H320" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I320" t="s">
         <v>428</v>
       </c>
       <c r="J320" t="s">
         <v>429</v>
       </c>
       <c r="K320" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L320">
         <v>10000</v>
       </c>
       <c r="M320">
-        <v>25.7249043116</v>
+        <v>25.7281068567</v>
       </c>
       <c r="N320">
-        <v>-100.2296011331</v>
+        <v>-100.2287843414</v>
       </c>
       <c r="O320" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B321" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C321" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D321" t="s">
         <v>30</v>
       </c>
       <c r="E321" t="s">
-        <v>161</v>
+        <v>77</v>
       </c>
       <c r="F321" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>256</v>
       </c>
       <c r="H321" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I321" t="s">
         <v>428</v>
       </c>
       <c r="J321" t="s">
         <v>429</v>
       </c>
       <c r="K321" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L321">
         <v>10000</v>
       </c>
       <c r="M321">
-        <v>25.7334696227</v>
+        <v>25.7249164439</v>
       </c>
       <c r="N321">
-        <v>-100.2221342019</v>
+        <v>-100.2298969623</v>
       </c>
       <c r="O321" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B322" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C322" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D322" t="s">
         <v>30</v>
       </c>
       <c r="E322" t="s">
-        <v>162</v>
+        <v>78</v>
       </c>
       <c r="F322" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>257</v>
       </c>
       <c r="H322" t="s">
         <v>425</v>
       </c>
       <c r="I322" t="s">
         <v>428</v>
       </c>
       <c r="J322" t="s">
         <v>429</v>
       </c>
       <c r="K322" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L322">
         <v>10000</v>
       </c>
       <c r="M322">
-        <v>25.7157531791</v>
+        <v>25.7332078254</v>
       </c>
       <c r="N322">
-        <v>-100.2540449192</v>
+        <v>-100.2219777802</v>
       </c>
       <c r="O322" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B323" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C323" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D323" t="s">
         <v>30</v>
       </c>
       <c r="E323" t="s">
-        <v>163</v>
+        <v>79</v>
       </c>
       <c r="F323" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>258</v>
       </c>
       <c r="H323" t="s">
         <v>425</v>
       </c>
       <c r="I323" t="s">
         <v>428</v>
       </c>
       <c r="J323" t="s">
         <v>429</v>
       </c>
       <c r="K323" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L323">
         <v>10000</v>
       </c>
       <c r="M323">
-        <v>25.7204493105</v>
+        <v>25.7133568854</v>
       </c>
       <c r="N323">
-        <v>-100.254074329</v>
+        <v>-100.2543019574</v>
       </c>
       <c r="O323" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B324" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C324" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D324" t="s">
         <v>30</v>
       </c>
       <c r="E324" t="s">
-        <v>164</v>
+        <v>80</v>
       </c>
       <c r="F324" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>259</v>
       </c>
       <c r="H324" t="s">
         <v>425</v>
       </c>
       <c r="I324" t="s">
         <v>428</v>
       </c>
       <c r="J324" t="s">
         <v>429</v>
       </c>
       <c r="K324" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L324">
         <v>10000</v>
       </c>
       <c r="M324">
-        <v>25.7299722785</v>
+        <v>25.7193206766</v>
       </c>
       <c r="N324">
-        <v>-100.2443577712</v>
+        <v>-100.2534028005</v>
       </c>
       <c r="O324" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B325" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C325" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D325" t="s">
         <v>30</v>
       </c>
       <c r="E325" t="s">
-        <v>165</v>
+        <v>59</v>
       </c>
       <c r="F325" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>260</v>
       </c>
       <c r="H325" t="s">
         <v>425</v>
       </c>
       <c r="I325" t="s">
         <v>428</v>
       </c>
       <c r="J325" t="s">
         <v>429</v>
       </c>
       <c r="K325" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L325">
         <v>10000</v>
       </c>
       <c r="M325">
-        <v>25.7083336531</v>
+        <v>25.7299567478</v>
       </c>
       <c r="N325">
-        <v>-100.2532443185</v>
+        <v>-100.2443437407</v>
       </c>
       <c r="O325" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B326" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C326" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D326" t="s">
         <v>30</v>
       </c>
       <c r="E326" t="s">
-        <v>166</v>
+        <v>81</v>
       </c>
       <c r="F326" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>261</v>
       </c>
       <c r="H326" t="s">
         <v>425</v>
       </c>
       <c r="I326" t="s">
         <v>428</v>
       </c>
       <c r="J326" t="s">
         <v>429</v>
       </c>
       <c r="K326" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L326">
         <v>10000</v>
       </c>
       <c r="M326">
-        <v>25.7385806288</v>
+        <v>25.7088302109</v>
       </c>
       <c r="N326">
-        <v>-100.2959089454</v>
+        <v>-100.2535028466</v>
       </c>
       <c r="O326" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B327" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C327" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D327" t="s">
         <v>30</v>
       </c>
       <c r="E327" t="s">
-        <v>167</v>
+        <v>82</v>
       </c>
       <c r="F327" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>262</v>
       </c>
       <c r="H327" t="s">
         <v>425</v>
       </c>
       <c r="I327" t="s">
         <v>428</v>
       </c>
       <c r="J327" t="s">
         <v>429</v>
       </c>
       <c r="K327" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L327">
         <v>10000</v>
       </c>
       <c r="M327">
-        <v>25.7649312151</v>
+        <v>25.7384839379</v>
       </c>
       <c r="N327">
-        <v>-100.2997823166</v>
+        <v>-100.2961957418</v>
       </c>
       <c r="O327" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B328" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C328" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D328" t="s">
         <v>30</v>
       </c>
       <c r="E328" t="s">
-        <v>168</v>
+        <v>83</v>
       </c>
       <c r="F328" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>263</v>
       </c>
       <c r="H328" t="s">
         <v>425</v>
       </c>
       <c r="I328" t="s">
         <v>428</v>
       </c>
       <c r="J328" t="s">
         <v>429</v>
       </c>
       <c r="K328" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L328">
         <v>10000</v>
       </c>
       <c r="M328">
-        <v>25.7150135211</v>
+        <v>25.7647869153</v>
       </c>
       <c r="N328">
-        <v>-100.2250500423</v>
+        <v>-100.2977896164</v>
       </c>
       <c r="O328" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B329" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C329" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D329" t="s">
         <v>30</v>
       </c>
       <c r="E329" t="s">
-        <v>169</v>
+        <v>84</v>
       </c>
       <c r="F329" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>264</v>
       </c>
       <c r="H329" t="s">
         <v>425</v>
       </c>
       <c r="I329" t="s">
         <v>428</v>
       </c>
       <c r="J329" t="s">
         <v>429</v>
       </c>
       <c r="K329" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L329">
         <v>10000</v>
       </c>
       <c r="M329">
-        <v>25.7343901312</v>
+        <v>25.7148830035</v>
       </c>
       <c r="N329">
-        <v>-100.2221375761</v>
+        <v>-100.2252860816</v>
       </c>
       <c r="O329" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B330" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C330" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D330" t="s">
         <v>30</v>
       </c>
       <c r="E330" t="s">
-        <v>170</v>
+        <v>78</v>
       </c>
       <c r="F330" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>265</v>
       </c>
       <c r="H330" t="s">
         <v>425</v>
       </c>
       <c r="I330" t="s">
         <v>428</v>
       </c>
       <c r="J330" t="s">
         <v>429</v>
       </c>
       <c r="K330" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L330">
         <v>10000</v>
       </c>
       <c r="M330">
-        <v>25.7135621622</v>
+        <v>25.7341627159</v>
       </c>
       <c r="N330">
-        <v>-100.2305974135</v>
+        <v>-100.2211589702</v>
       </c>
       <c r="O330" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B331" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C331" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D331" t="s">
         <v>30</v>
       </c>
       <c r="E331" t="s">
-        <v>171</v>
+        <v>85</v>
       </c>
       <c r="F331" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>266</v>
       </c>
       <c r="H331" t="s">
         <v>425</v>
       </c>
       <c r="I331" t="s">
         <v>428</v>
       </c>
       <c r="J331" t="s">
         <v>429</v>
       </c>
       <c r="K331" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L331">
         <v>10000</v>
       </c>
       <c r="M331">
-        <v>25.7505392884</v>
+        <v>25.7133059796</v>
       </c>
       <c r="N331">
-        <v>-100.2966636878</v>
+        <v>-100.2306832491</v>
       </c>
       <c r="O331" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B332" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C332" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D332" t="s">
         <v>30</v>
       </c>
       <c r="E332" t="s">
-        <v>172</v>
+        <v>86</v>
       </c>
       <c r="F332" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>267</v>
       </c>
       <c r="H332" t="s">
         <v>425</v>
       </c>
       <c r="I332" t="s">
         <v>428</v>
       </c>
       <c r="J332" t="s">
         <v>429</v>
       </c>
       <c r="K332" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L332">
         <v>10000</v>
       </c>
       <c r="M332">
-        <v>25.739343632</v>
+        <v>25.7504736248</v>
       </c>
       <c r="N332">
-        <v>-100.2537953354</v>
+        <v>-100.2966207613</v>
       </c>
       <c r="O332" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B333" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C333" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D333" t="s">
         <v>30</v>
       </c>
       <c r="E333" t="s">
-        <v>173</v>
+        <v>87</v>
       </c>
       <c r="F333" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>268</v>
       </c>
       <c r="H333" t="s">
         <v>425</v>
       </c>
       <c r="I333" t="s">
         <v>428</v>
       </c>
       <c r="J333" t="s">
         <v>429</v>
       </c>
       <c r="K333" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L333">
         <v>10000</v>
       </c>
       <c r="M333">
-        <v>25.7345786189</v>
+        <v>25.7394113205</v>
       </c>
       <c r="N333">
-        <v>-100.2302320454</v>
+        <v>-100.2539777086</v>
       </c>
       <c r="O333" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B334" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C334" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D334" t="s">
         <v>30</v>
       </c>
       <c r="E334" t="s">
-        <v>174</v>
+        <v>88</v>
       </c>
       <c r="F334" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>269</v>
       </c>
       <c r="H334" t="s">
         <v>425</v>
       </c>
       <c r="I334" t="s">
         <v>428</v>
       </c>
       <c r="J334" t="s">
         <v>429</v>
       </c>
       <c r="K334" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L334">
         <v>10000</v>
       </c>
       <c r="M334">
-        <v>25.7589309634</v>
+        <v>25.7344833065</v>
       </c>
       <c r="N334">
-        <v>-100.2992088531</v>
+        <v>-100.2303819913</v>
       </c>
       <c r="O334" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B335" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C335" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D335" t="s">
         <v>30</v>
       </c>
       <c r="E335" t="s">
-        <v>175</v>
+        <v>89</v>
       </c>
       <c r="F335" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>270</v>
       </c>
       <c r="H335" t="s">
         <v>425</v>
       </c>
       <c r="I335" t="s">
         <v>428</v>
       </c>
       <c r="J335" t="s">
         <v>429</v>
       </c>
       <c r="K335" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L335">
         <v>10000</v>
       </c>
       <c r="M335">
-        <v>25.7655382721</v>
+        <v>25.7569714306</v>
       </c>
       <c r="N335">
-        <v>-100.2653407047</v>
+        <v>-100.3030595596</v>
       </c>
       <c r="O335" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B336" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C336" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D336" t="s">
         <v>30</v>
       </c>
       <c r="E336" t="s">
-        <v>176</v>
+        <v>90</v>
       </c>
       <c r="F336" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>271</v>
       </c>
       <c r="H336" t="s">
         <v>425</v>
       </c>
       <c r="I336" t="s">
         <v>428</v>
       </c>
       <c r="J336" t="s">
         <v>429</v>
       </c>
       <c r="K336" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L336">
         <v>10000</v>
       </c>
       <c r="M336">
-        <v>25.7425788569</v>
+        <v>25.7636759755</v>
       </c>
       <c r="N336">
-        <v>-100.2987014724</v>
+        <v>-100.2652789212</v>
       </c>
       <c r="O336" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B337" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C337" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D337" t="s">
         <v>30</v>
       </c>
       <c r="E337" t="s">
-        <v>177</v>
+        <v>91</v>
       </c>
       <c r="F337" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>272</v>
       </c>
       <c r="H337" t="s">
         <v>425</v>
       </c>
       <c r="I337" t="s">
         <v>428</v>
       </c>
       <c r="J337" t="s">
         <v>429</v>
       </c>
       <c r="K337" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L337">
-        <v>10000</v>
+        <v>22000</v>
       </c>
       <c r="M337">
-        <v>25.7382188907</v>
+        <v>25.7232388375</v>
       </c>
       <c r="N337">
-        <v>-100.2845940712</v>
+        <v>-100.27809408</v>
       </c>
       <c r="O337" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B338" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C338" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D338" t="s">
         <v>30</v>
       </c>
       <c r="E338" t="s">
-        <v>178</v>
+        <v>92</v>
       </c>
       <c r="F338" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>273</v>
       </c>
       <c r="H338" t="s">
         <v>425</v>
       </c>
       <c r="I338" t="s">
         <v>428</v>
       </c>
       <c r="J338" t="s">
         <v>429</v>
       </c>
       <c r="K338" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L338">
         <v>10000</v>
       </c>
       <c r="M338">
-        <v>25.7220762296</v>
+        <v>25.7422166481</v>
       </c>
       <c r="N338">
-        <v>-100.2420524878</v>
+        <v>-100.2979345778</v>
       </c>
       <c r="O338" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B339" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C339" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D339" t="s">
         <v>30</v>
       </c>
       <c r="E339" t="s">
-        <v>179</v>
+        <v>93</v>
       </c>
       <c r="F339" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>274</v>
       </c>
       <c r="H339" t="s">
         <v>425</v>
       </c>
       <c r="I339" t="s">
         <v>428</v>
       </c>
       <c r="J339" t="s">
         <v>429</v>
       </c>
       <c r="K339" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L339">
         <v>10000</v>
       </c>
       <c r="M339">
-        <v>25.731914047</v>
+        <v>25.7218161228</v>
       </c>
       <c r="N339">
-        <v>-100.2714246473</v>
+        <v>-100.242159237</v>
       </c>
       <c r="O339" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B340" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C340" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D340" t="s">
         <v>30</v>
       </c>
       <c r="E340" t="s">
-        <v>180</v>
+        <v>94</v>
       </c>
       <c r="F340" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>275</v>
       </c>
       <c r="H340" t="s">
         <v>425</v>
       </c>
       <c r="I340" t="s">
         <v>428</v>
       </c>
       <c r="J340" t="s">
         <v>429</v>
       </c>
       <c r="K340" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L340">
         <v>10000</v>
       </c>
       <c r="M340">
-        <v>25.7134365457</v>
+        <v>25.7425420332</v>
       </c>
       <c r="N340">
-        <v>-100.2270295743</v>
+        <v>-100.2502469749</v>
       </c>
       <c r="O340" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B341" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C341" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D341" t="s">
         <v>30</v>
       </c>
       <c r="E341" t="s">
-        <v>181</v>
+        <v>95</v>
       </c>
       <c r="F341" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>276</v>
       </c>
       <c r="H341" t="s">
         <v>425</v>
       </c>
       <c r="I341" t="s">
         <v>428</v>
       </c>
       <c r="J341" t="s">
         <v>429</v>
       </c>
       <c r="K341" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L341">
         <v>10000</v>
       </c>
       <c r="M341">
-        <v>25.7447066814</v>
+        <v>25.7132769148</v>
       </c>
       <c r="N341">
-        <v>-100.2779742899</v>
+        <v>-100.2276277512</v>
       </c>
       <c r="O341" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B342" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C342" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D342" t="s">
         <v>30</v>
       </c>
       <c r="E342" t="s">
-        <v>182</v>
+        <v>96</v>
       </c>
       <c r="F342" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>277</v>
       </c>
       <c r="H342" t="s">
         <v>425</v>
       </c>
       <c r="I342" t="s">
         <v>428</v>
       </c>
       <c r="J342" t="s">
         <v>429</v>
       </c>
       <c r="K342" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L342">
         <v>10000</v>
       </c>
       <c r="M342">
-        <v>25.7390000547</v>
+        <v>25.7446514664</v>
       </c>
       <c r="N342">
-        <v>-100.3144888084</v>
+        <v>-100.2779718547</v>
       </c>
       <c r="O342" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B343" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C343" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D343" t="s">
         <v>30</v>
       </c>
       <c r="E343" t="s">
-        <v>183</v>
+        <v>97</v>
       </c>
       <c r="F343" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>278</v>
       </c>
       <c r="H343" t="s">
         <v>425</v>
       </c>
       <c r="I343" t="s">
         <v>428</v>
       </c>
       <c r="J343" t="s">
         <v>429</v>
       </c>
       <c r="K343" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L343">
         <v>10000</v>
       </c>
       <c r="M343">
-        <v>25.7428251321</v>
+        <v>25.7191389127</v>
       </c>
       <c r="N343">
-        <v>-100.2500919949</v>
+        <v>-100.2731878201</v>
       </c>
       <c r="O343" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B344" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C344" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D344" t="s">
         <v>30</v>
       </c>
       <c r="E344" t="s">
-        <v>184</v>
+        <v>98</v>
       </c>
       <c r="F344" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>279</v>
       </c>
       <c r="H344" t="s">
         <v>425</v>
       </c>
       <c r="I344" t="s">
         <v>428</v>
       </c>
       <c r="J344" t="s">
         <v>429</v>
       </c>
       <c r="K344" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L344">
         <v>10000</v>
       </c>
       <c r="M344">
-        <v>25.7497265071</v>
+        <v>25.7389120211</v>
       </c>
       <c r="N344">
-        <v>-100.260960332</v>
+        <v>-100.3145940496</v>
       </c>
       <c r="O344" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B345" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C345" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D345" t="s">
         <v>30</v>
       </c>
       <c r="E345" t="s">
-        <v>185</v>
+        <v>99</v>
       </c>
       <c r="F345" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>280</v>
       </c>
       <c r="H345" t="s">
         <v>425</v>
       </c>
       <c r="I345" t="s">
         <v>428</v>
       </c>
       <c r="J345" t="s">
         <v>429</v>
       </c>
       <c r="K345" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L345">
         <v>10000</v>
       </c>
       <c r="M345">
-        <v>25.74085376</v>
+        <v>25.7333479656</v>
       </c>
       <c r="N345">
-        <v>-100.2490003066</v>
+        <v>-100.2699740066</v>
       </c>
       <c r="O345" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B346" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C346" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D346" t="s">
         <v>30</v>
       </c>
       <c r="E346" t="s">
-        <v>186</v>
+        <v>100</v>
       </c>
       <c r="F346" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>281</v>
       </c>
       <c r="H346" t="s">
         <v>425</v>
       </c>
       <c r="I346" t="s">
         <v>428</v>
       </c>
       <c r="J346" t="s">
         <v>429</v>
       </c>
       <c r="K346" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L346">
         <v>10000</v>
       </c>
       <c r="M346">
-        <v>25.7161809048</v>
+        <v>25.7497462929</v>
       </c>
       <c r="N346">
-        <v>-100.2645764392</v>
+        <v>-100.2610316095</v>
       </c>
       <c r="O346" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="347" spans="1:15">
       <c r="A347">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B347" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C347" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D347" t="s">
         <v>30</v>
       </c>
       <c r="E347" t="s">
-        <v>187</v>
+        <v>101</v>
       </c>
       <c r="F347" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>282</v>
       </c>
       <c r="H347" t="s">
         <v>425</v>
       </c>
       <c r="I347" t="s">
         <v>428</v>
       </c>
       <c r="J347" t="s">
         <v>429</v>
       </c>
       <c r="K347" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L347">
         <v>10000</v>
       </c>
       <c r="M347">
-        <v>25.7121112805</v>
+        <v>25.7406738194</v>
       </c>
       <c r="N347">
-        <v>-100.2821906436</v>
+        <v>-100.2483831876</v>
       </c>
       <c r="O347" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="348" spans="1:15">
       <c r="A348">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B348" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C348" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D348" t="s">
         <v>30</v>
       </c>
       <c r="E348" t="s">
-        <v>188</v>
+        <v>102</v>
       </c>
       <c r="F348" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>283</v>
       </c>
       <c r="H348" t="s">
         <v>425</v>
       </c>
       <c r="I348" t="s">
         <v>428</v>
       </c>
       <c r="J348" t="s">
         <v>429</v>
       </c>
       <c r="K348" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L348">
         <v>10000</v>
       </c>
       <c r="M348">
-        <v>25.7463459449</v>
+        <v>25.7160820887</v>
       </c>
       <c r="N348">
-        <v>-100.2588691307</v>
+        <v>-100.2644388243</v>
       </c>
       <c r="O348" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="349" spans="1:15">
       <c r="A349">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B349" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C349" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D349" t="s">
         <v>30</v>
       </c>
       <c r="E349" t="s">
-        <v>189</v>
+        <v>103</v>
       </c>
       <c r="F349" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>284</v>
       </c>
       <c r="H349" t="s">
         <v>425</v>
       </c>
       <c r="I349" t="s">
         <v>428</v>
       </c>
       <c r="J349" t="s">
         <v>429</v>
       </c>
       <c r="K349" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L349">
         <v>10000</v>
       </c>
       <c r="M349">
-        <v>25.7662730031</v>
+        <v>25.7119071581</v>
       </c>
       <c r="N349">
-        <v>-100.2736376958</v>
+        <v>-100.2819525417</v>
       </c>
       <c r="O349" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B350" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C350" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D350" t="s">
         <v>30</v>
       </c>
       <c r="E350" t="s">
-        <v>190</v>
+        <v>104</v>
       </c>
       <c r="F350" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>285</v>
       </c>
       <c r="H350" t="s">
         <v>425</v>
       </c>
       <c r="I350" t="s">
         <v>428</v>
       </c>
       <c r="J350" t="s">
         <v>429</v>
       </c>
       <c r="K350" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L350">
         <v>10000</v>
       </c>
       <c r="M350">
-        <v>25.7140431922</v>
+        <v>25.7118612032</v>
       </c>
       <c r="N350">
-        <v>-100.2169725806</v>
+        <v>-100.249179853</v>
       </c>
       <c r="O350" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="351" spans="1:15">
       <c r="A351">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B351" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C351" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D351" t="s">
         <v>30</v>
       </c>
       <c r="E351" t="s">
-        <v>191</v>
+        <v>105</v>
       </c>
       <c r="F351" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>286</v>
       </c>
       <c r="H351" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I351" t="s">
         <v>428</v>
       </c>
       <c r="J351" t="s">
         <v>429</v>
       </c>
       <c r="K351" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L351">
         <v>10000</v>
       </c>
       <c r="M351">
-        <v>25.7407355428</v>
+        <v>25.7463076957</v>
       </c>
       <c r="N351">
-        <v>-100.3190210648</v>
+        <v>-100.258993306</v>
       </c>
       <c r="O351" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
     </row>
     <row r="352" spans="1:15">
       <c r="A352">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B352" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C352" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D352" t="s">
         <v>30</v>
       </c>
       <c r="E352" t="s">
-        <v>155</v>
+        <v>106</v>
       </c>
       <c r="F352" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>287</v>
       </c>
       <c r="H352" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I352" t="s">
         <v>428</v>
       </c>
       <c r="J352" t="s">
         <v>429</v>
       </c>
       <c r="K352" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L352">
         <v>10000</v>
       </c>
       <c r="M352">
-        <v>25.7350409495</v>
+        <v>25.7665724356</v>
       </c>
       <c r="N352">
-        <v>-100.2818736989</v>
+        <v>-100.2734121528</v>
       </c>
       <c r="O352" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
     </row>
     <row r="353" spans="1:15">
       <c r="A353">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B353" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C353" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D353" t="s">
         <v>30</v>
       </c>
       <c r="E353" t="s">
-        <v>192</v>
+        <v>107</v>
       </c>
       <c r="F353" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>288</v>
       </c>
       <c r="H353" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I353" t="s">
         <v>428</v>
       </c>
       <c r="J353" t="s">
         <v>429</v>
       </c>
       <c r="K353" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L353">
         <v>10000</v>
       </c>
       <c r="M353">
-        <v>25.7209731303</v>
+        <v>25.7139514514</v>
       </c>
       <c r="N353">
-        <v>-100.2361474341</v>
+        <v>-100.2168021664</v>
       </c>
       <c r="O353" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
     </row>
     <row r="354" spans="1:15">
       <c r="A354">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B354" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C354" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D354" t="s">
         <v>30</v>
       </c>
       <c r="E354" t="s">
-        <v>193</v>
+        <v>108</v>
       </c>
       <c r="F354" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>289</v>
       </c>
       <c r="H354" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I354" t="s">
         <v>428</v>
       </c>
       <c r="J354" t="s">
         <v>429</v>
       </c>
       <c r="K354" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L354">
         <v>10000</v>
       </c>
       <c r="M354">
-        <v>25.7239443195</v>
+        <v>25.7405865308</v>
       </c>
       <c r="N354">
-        <v>-100.2764481319</v>
+        <v>-100.3192454258</v>
       </c>
       <c r="O354" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
     </row>
     <row r="355" spans="1:15">
       <c r="A355">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B355" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C355" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D355" t="s">
         <v>30</v>
       </c>
       <c r="E355" t="s">
-        <v>194</v>
+        <v>109</v>
       </c>
       <c r="F355" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>290</v>
       </c>
       <c r="H355" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I355" t="s">
         <v>428</v>
       </c>
       <c r="J355" t="s">
         <v>429</v>
       </c>
       <c r="K355" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L355">
         <v>10000</v>
       </c>
       <c r="M355">
-        <v>25.7630317532</v>
+        <v>25.7348352246</v>
       </c>
       <c r="N355">
-        <v>-100.2799709485</v>
+        <v>-100.2818923227</v>
       </c>
       <c r="O355" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
     </row>
     <row r="356" spans="1:15">
       <c r="A356">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B356" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C356" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D356" t="s">
         <v>30</v>
       </c>
       <c r="E356" t="s">
-        <v>195</v>
+        <v>110</v>
       </c>
       <c r="F356" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>291</v>
       </c>
       <c r="H356" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I356" t="s">
         <v>428</v>
       </c>
       <c r="J356" t="s">
         <v>429</v>
       </c>
       <c r="K356" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L356">
         <v>10000</v>
       </c>
       <c r="M356">
-        <v>25.7174174334</v>
+        <v>25.722011501</v>
       </c>
       <c r="N356">
-        <v>-100.2453851833</v>
+        <v>-100.2332053324</v>
       </c>
       <c r="O356" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
     </row>
     <row r="357" spans="1:15">
       <c r="A357">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B357" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C357" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D357" t="s">
         <v>30</v>
       </c>
       <c r="E357" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="F357" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>292</v>
       </c>
       <c r="H357" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I357" t="s">
         <v>428</v>
       </c>
       <c r="J357" t="s">
         <v>429</v>
       </c>
       <c r="K357" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="L357">
         <v>10000</v>
       </c>
       <c r="M357">
-        <v>25.7638374025</v>
+        <v>25.7227817558</v>
       </c>
       <c r="N357">
-        <v>-100.2834655366</v>
+        <v>-100.2777907036</v>
       </c>
       <c r="O357" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="358" spans="1:15">
       <c r="A358">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B358" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C358" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D358" t="s">
         <v>30</v>
       </c>
       <c r="E358" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="F358" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>293</v>
       </c>
       <c r="H358" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I358" t="s">
         <v>428</v>
       </c>
       <c r="J358" t="s">
         <v>429</v>
       </c>
       <c r="K358" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="L358">
         <v>10000</v>
       </c>
       <c r="M358">
-        <v>25.7176582778</v>
+        <v>25.7627847017</v>
       </c>
       <c r="N358">
-        <v>-100.2792550024</v>
+        <v>-100.2803763559</v>
       </c>
       <c r="O358" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="359" spans="1:15">
       <c r="A359">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B359" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C359" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D359" t="s">
         <v>30</v>
       </c>
       <c r="E359" t="s">
-        <v>196</v>
+        <v>113</v>
       </c>
       <c r="F359" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>294</v>
       </c>
       <c r="H359" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="I359" t="s">
         <v>428</v>
       </c>
       <c r="J359" t="s">
         <v>429</v>
       </c>
       <c r="K359" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="L359">
-        <v>35000</v>
+        <v>10000</v>
       </c>
       <c r="M359">
-        <v>25.7264751478</v>
+        <v>25.7377623516</v>
       </c>
       <c r="N359">
-        <v>-100.2661344135</v>
+        <v>-100.2838328052</v>
       </c>
       <c r="O359" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="360" spans="1:15">
       <c r="A360">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B360" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C360" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D360" t="s">
         <v>30</v>
       </c>
       <c r="E360" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="F360" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>295</v>
       </c>
       <c r="H360" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="I360" t="s">
         <v>428</v>
       </c>
       <c r="J360" t="s">
         <v>429</v>
       </c>
       <c r="K360" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="L360">
-        <v>35000</v>
+        <v>10000</v>
       </c>
       <c r="M360">
-        <v>25.7236825478</v>
+        <v>25.7534295984</v>
       </c>
       <c r="N360">
-        <v>-100.2713226116</v>
+        <v>-100.257587319</v>
       </c>
       <c r="O360" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="361" spans="1:15">
       <c r="A361">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B361" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C361" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D361" t="s">
         <v>30</v>
       </c>
       <c r="E361" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="F361" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>296</v>
       </c>
       <c r="H361" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I361" t="s">
         <v>428</v>
       </c>
       <c r="J361" t="s">
         <v>429</v>
       </c>
       <c r="K361" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="L361">
         <v>10000</v>
       </c>
       <c r="M361">
-        <v>25.7199244578</v>
+        <v>25.7376687185</v>
       </c>
       <c r="N361">
-        <v>-100.2678422577</v>
+        <v>-100.2838477668</v>
       </c>
       <c r="O361" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="362" spans="1:15">
       <c r="A362">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B362" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C362" t="s">
         <v>24</v>
       </c>
       <c r="D362" t="s">
         <v>30</v>
       </c>
       <c r="E362" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F362" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="G362" t="s">
         <v>393</v>
       </c>
       <c r="H362" t="s">
         <v>426</v>
       </c>
       <c r="I362" t="s">
         <v>428</v>
       </c>
       <c r="J362" t="s">
         <v>429</v>
       </c>
       <c r="K362" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L362">
         <v>10000</v>
       </c>
       <c r="M362">
-        <v>25.7207135862</v>
+        <v>25.7638374025</v>
       </c>
       <c r="N362">
-        <v>-100.2404388172</v>
+        <v>-100.2834655366</v>
       </c>
       <c r="O362" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="363" spans="1:15">
       <c r="A363">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B363" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C363" t="s">
         <v>24</v>
       </c>
       <c r="D363" t="s">
         <v>30</v>
       </c>
       <c r="E363" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="F363" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="G363" t="s">
         <v>393</v>
       </c>
       <c r="H363" t="s">
         <v>426</v>
       </c>
       <c r="I363" t="s">
         <v>428</v>
       </c>
       <c r="J363" t="s">
         <v>429</v>
       </c>
       <c r="K363" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L363">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M363">
-        <v>25.7242022916</v>
+        <v>25.7176582778</v>
       </c>
       <c r="N363">
-        <v>-100.2339539</v>
+        <v>-100.2792550024</v>
       </c>
       <c r="O363" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="364" spans="1:15">
       <c r="A364">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B364" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C364" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D364" t="s">
         <v>30</v>
       </c>
       <c r="E364" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F364" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="G364" t="s">
         <v>393</v>
       </c>
       <c r="H364" t="s">
         <v>426</v>
       </c>
       <c r="I364" t="s">
         <v>428</v>
       </c>
       <c r="J364" t="s">
         <v>429</v>
       </c>
       <c r="K364" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L364">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M364">
-        <v>25.7117484308</v>
+        <v>25.7199244578</v>
       </c>
       <c r="N364">
-        <v>-100.254281073</v>
+        <v>-100.2678422577</v>
       </c>
       <c r="O364" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="365" spans="1:15">
       <c r="A365">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B365" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C365" t="s">
         <v>24</v>
       </c>
       <c r="D365" t="s">
         <v>30</v>
       </c>
       <c r="E365" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F365" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="G365" t="s">
         <v>393</v>
       </c>
       <c r="H365" t="s">
         <v>426</v>
       </c>
       <c r="I365" t="s">
         <v>428</v>
       </c>
       <c r="J365" t="s">
         <v>429</v>
       </c>
       <c r="K365" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L365">
         <v>10000</v>
       </c>
       <c r="M365">
-        <v>25.7259309597</v>
+        <v>25.7207135862</v>
       </c>
       <c r="N365">
-        <v>-100.2464010164</v>
+        <v>-100.2404388172</v>
       </c>
       <c r="O365" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="366" spans="1:15">
       <c r="A366">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B366" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C366" t="s">
         <v>24</v>
       </c>
       <c r="D366" t="s">
         <v>30</v>
       </c>
       <c r="E366" t="s">
-        <v>197</v>
+        <v>120</v>
       </c>
       <c r="F366" t="s">
-        <v>378</v>
+        <v>301</v>
       </c>
       <c r="G366" t="s">
         <v>393</v>
       </c>
       <c r="H366" t="s">
         <v>426</v>
       </c>
       <c r="I366" t="s">
         <v>428</v>
       </c>
       <c r="J366" t="s">
         <v>429</v>
       </c>
       <c r="K366" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L366">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M366">
-        <v>25.7292547005</v>
+        <v>25.7242022916</v>
       </c>
       <c r="N366">
-        <v>-100.2411995889</v>
+        <v>-100.2339539</v>
       </c>
       <c r="O366" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="367" spans="1:15">
       <c r="A367">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B367" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C367" t="s">
         <v>24</v>
       </c>
       <c r="D367" t="s">
         <v>30</v>
       </c>
       <c r="E367" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F367" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="G367" t="s">
         <v>393</v>
       </c>
       <c r="H367" t="s">
         <v>426</v>
       </c>
       <c r="I367" t="s">
         <v>428</v>
       </c>
       <c r="J367" t="s">
         <v>429</v>
       </c>
       <c r="K367" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L367">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M367">
-        <v>25.7143739976</v>
+        <v>25.7117484308</v>
       </c>
       <c r="N367">
-        <v>-100.2764751693</v>
+        <v>-100.254281073</v>
       </c>
       <c r="O367" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="368" spans="1:15">
       <c r="A368">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B368" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C368" t="s">
         <v>24</v>
       </c>
       <c r="D368" t="s">
         <v>30</v>
       </c>
       <c r="E368" t="s">
-        <v>198</v>
+        <v>122</v>
       </c>
       <c r="F368" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="G368" t="s">
         <v>393</v>
       </c>
       <c r="H368" t="s">
         <v>426</v>
       </c>
       <c r="I368" t="s">
         <v>428</v>
       </c>
       <c r="J368" t="s">
         <v>429</v>
       </c>
       <c r="K368" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L368">
         <v>10000</v>
       </c>
       <c r="M368">
-        <v>25.7261941636</v>
+        <v>25.7259309597</v>
       </c>
       <c r="N368">
-        <v>-100.2734353889</v>
+        <v>-100.2464010164</v>
       </c>
       <c r="O368" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="369" spans="1:15">
       <c r="A369">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B369" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C369" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D369" t="s">
         <v>30</v>
       </c>
       <c r="E369" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F369" t="s">
-        <v>379</v>
+        <v>304</v>
       </c>
       <c r="G369" t="s">
         <v>393</v>
       </c>
       <c r="H369" t="s">
         <v>426</v>
       </c>
       <c r="I369" t="s">
         <v>428</v>
       </c>
       <c r="J369" t="s">
         <v>429</v>
       </c>
       <c r="K369" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L369">
         <v>10000</v>
       </c>
       <c r="M369">
-        <v>25.7299325248</v>
+        <v>25.7143739976</v>
       </c>
       <c r="N369">
-        <v>-100.2676822944</v>
+        <v>-100.2764751693</v>
       </c>
       <c r="O369" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="370" spans="1:15">
       <c r="A370">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B370" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C370" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D370" t="s">
         <v>30</v>
       </c>
       <c r="E370" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F370" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="G370" t="s">
         <v>393</v>
       </c>
       <c r="H370" t="s">
         <v>426</v>
       </c>
       <c r="I370" t="s">
         <v>428</v>
       </c>
       <c r="J370" t="s">
         <v>429</v>
       </c>
       <c r="K370" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L370">
         <v>10000</v>
       </c>
       <c r="M370">
-        <v>25.7315322213</v>
+        <v>25.7261941636</v>
       </c>
       <c r="N370">
-        <v>-100.2730503865</v>
+        <v>-100.2734353889</v>
       </c>
       <c r="O370" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="371" spans="1:15">
       <c r="A371">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B371" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C371" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D371" t="s">
         <v>30</v>
       </c>
       <c r="E371" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="F371" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="G371" t="s">
         <v>393</v>
       </c>
       <c r="H371" t="s">
         <v>426</v>
       </c>
       <c r="I371" t="s">
         <v>428</v>
       </c>
       <c r="J371" t="s">
         <v>429</v>
       </c>
       <c r="K371" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L371">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M371">
-        <v>25.7511550553</v>
+        <v>25.7299325248</v>
       </c>
       <c r="N371">
-        <v>-100.2934995582</v>
+        <v>-100.2676822944</v>
       </c>
       <c r="O371" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="372" spans="1:15">
       <c r="A372">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B372" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C372" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D372" t="s">
         <v>30</v>
       </c>
       <c r="E372" t="s">
-        <v>199</v>
+        <v>126</v>
       </c>
       <c r="F372" t="s">
-        <v>380</v>
+        <v>307</v>
       </c>
       <c r="G372" t="s">
         <v>393</v>
       </c>
       <c r="H372" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I372" t="s">
         <v>428</v>
       </c>
       <c r="J372" t="s">
         <v>429</v>
       </c>
       <c r="K372" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L372">
-        <v>40000</v>
+        <v>10000</v>
       </c>
       <c r="M372">
-        <v>25.7122679963</v>
+        <v>25.7315322213</v>
       </c>
       <c r="N372">
-        <v>-100.2431885852</v>
+        <v>-100.2730503865</v>
       </c>
       <c r="O372" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="373" spans="1:15">
       <c r="A373">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B373" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C373" t="s">
         <v>24</v>
       </c>
       <c r="D373" t="s">
         <v>30</v>
       </c>
       <c r="E373" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F373" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="G373" t="s">
         <v>393</v>
       </c>
       <c r="H373" t="s">
         <v>426</v>
       </c>
       <c r="I373" t="s">
         <v>428</v>
       </c>
       <c r="J373" t="s">
         <v>429</v>
       </c>
       <c r="K373" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L373">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M373">
-        <v>25.7253686454</v>
+        <v>25.7511550553</v>
       </c>
       <c r="N373">
-        <v>-100.2431476484</v>
+        <v>-100.2934995582</v>
       </c>
       <c r="O373" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="374" spans="1:15">
       <c r="A374">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B374" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C374" t="s">
         <v>24</v>
       </c>
       <c r="D374" t="s">
         <v>30</v>
       </c>
       <c r="E374" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F374" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="G374" t="s">
         <v>393</v>
       </c>
       <c r="H374" t="s">
         <v>426</v>
       </c>
       <c r="I374" t="s">
         <v>428</v>
       </c>
       <c r="J374" t="s">
         <v>429</v>
       </c>
       <c r="K374" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L374">
         <v>10000</v>
       </c>
       <c r="M374">
-        <v>25.7273004958</v>
+        <v>25.7253541246</v>
       </c>
       <c r="N374">
-        <v>-100.2361846619</v>
+        <v>-100.2434587899</v>
       </c>
       <c r="O374" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="375" spans="1:15">
       <c r="A375">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B375" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C375" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D375" t="s">
         <v>30</v>
       </c>
       <c r="E375" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F375" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="G375" t="s">
         <v>393</v>
       </c>
       <c r="H375" t="s">
         <v>426</v>
       </c>
       <c r="I375" t="s">
         <v>428</v>
       </c>
       <c r="J375" t="s">
         <v>429</v>
       </c>
       <c r="K375" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L375">
         <v>10000</v>
       </c>
       <c r="M375">
-        <v>25.7330352314</v>
+        <v>25.7273004958</v>
       </c>
       <c r="N375">
-        <v>-100.2768318693</v>
+        <v>-100.2361846619</v>
       </c>
       <c r="O375" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="376" spans="1:15">
       <c r="A376">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B376" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C376" t="s">
         <v>24</v>
       </c>
       <c r="D376" t="s">
         <v>30</v>
       </c>
       <c r="E376" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F376" t="s">
-        <v>220</v>
+        <v>311</v>
       </c>
       <c r="G376" t="s">
         <v>393</v>
       </c>
       <c r="H376" t="s">
         <v>426</v>
       </c>
       <c r="I376" t="s">
         <v>428</v>
       </c>
       <c r="J376" t="s">
         <v>429</v>
       </c>
       <c r="K376" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L376">
         <v>10000</v>
       </c>
       <c r="M376">
-        <v>25.7685301274</v>
+        <v>25.7330352314</v>
       </c>
       <c r="N376">
-        <v>-100.274719327</v>
+        <v>-100.2768318693</v>
       </c>
       <c r="O376" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="377" spans="1:15">
       <c r="A377">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B377" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C377" t="s">
         <v>24</v>
       </c>
       <c r="D377" t="s">
         <v>30</v>
       </c>
       <c r="E377" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F377" t="s">
-        <v>312</v>
+        <v>220</v>
       </c>
       <c r="G377" t="s">
         <v>393</v>
       </c>
       <c r="H377" t="s">
         <v>426</v>
       </c>
       <c r="I377" t="s">
         <v>428</v>
       </c>
       <c r="J377" t="s">
         <v>429</v>
       </c>
       <c r="K377" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L377">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M377">
-        <v>25.7138794586</v>
+        <v>25.7685301274</v>
       </c>
       <c r="N377">
-        <v>-100.2796737638</v>
+        <v>-100.274719327</v>
       </c>
       <c r="O377" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="378" spans="1:15">
       <c r="A378">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B378" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C378" t="s">
         <v>24</v>
       </c>
       <c r="D378" t="s">
         <v>30</v>
       </c>
       <c r="E378" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F378" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="G378" t="s">
         <v>393</v>
       </c>
       <c r="H378" t="s">
         <v>426</v>
       </c>
       <c r="I378" t="s">
         <v>428</v>
       </c>
       <c r="J378" t="s">
         <v>429</v>
       </c>
       <c r="K378" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L378">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M378">
-        <v>25.7619729935</v>
+        <v>25.7138794586</v>
       </c>
       <c r="N378">
-        <v>-100.2823983582</v>
+        <v>-100.2796737638</v>
       </c>
       <c r="O378" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="379" spans="1:15">
       <c r="A379">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B379" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C379" t="s">
         <v>24</v>
       </c>
       <c r="D379" t="s">
         <v>30</v>
       </c>
       <c r="E379" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="F379" t="s">
-        <v>381</v>
+        <v>313</v>
       </c>
       <c r="G379" t="s">
         <v>393</v>
       </c>
       <c r="H379" t="s">
         <v>426</v>
       </c>
       <c r="I379" t="s">
         <v>428</v>
       </c>
       <c r="J379" t="s">
         <v>429</v>
       </c>
       <c r="K379" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L379">
         <v>10000</v>
       </c>
       <c r="M379">
-        <v>25.7551034031</v>
+        <v>25.7619729935</v>
       </c>
       <c r="N379">
-        <v>-100.2994638429</v>
+        <v>-100.2823983582</v>
       </c>
       <c r="O379" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="380" spans="1:15">
       <c r="A380">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B380" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C380" t="s">
         <v>24</v>
       </c>
       <c r="D380" t="s">
         <v>30</v>
       </c>
       <c r="E380" t="s">
         <v>134</v>
       </c>
       <c r="F380" t="s">
         <v>314</v>
       </c>
       <c r="G380" t="s">
         <v>393</v>
       </c>
       <c r="H380" t="s">
         <v>426</v>
       </c>
       <c r="I380" t="s">
         <v>428</v>
       </c>
       <c r="J380" t="s">
         <v>429</v>
       </c>
       <c r="K380" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L380">
         <v>5000</v>
       </c>
       <c r="M380">
         <v>25.7293850305</v>
       </c>
       <c r="N380">
         <v>-100.2960333429</v>
       </c>
       <c r="O380" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="381" spans="1:15">
       <c r="A381">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B381" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C381" t="s">
         <v>24</v>
       </c>
       <c r="D381" t="s">
         <v>30</v>
       </c>
       <c r="E381" t="s">
         <v>135</v>
       </c>
       <c r="F381" t="s">
         <v>315</v>
       </c>
       <c r="G381" t="s">
         <v>393</v>
       </c>
       <c r="H381" t="s">
         <v>426</v>
       </c>
       <c r="I381" t="s">
         <v>428</v>
       </c>
       <c r="J381" t="s">
         <v>429</v>
       </c>
       <c r="K381" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L381">
         <v>10000</v>
       </c>
       <c r="M381">
         <v>25.7121848376</v>
       </c>
       <c r="N381">
         <v>-100.2440108307</v>
       </c>
       <c r="O381" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="382" spans="1:15">
       <c r="A382">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B382" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C382" t="s">
         <v>24</v>
       </c>
       <c r="D382" t="s">
         <v>30</v>
       </c>
       <c r="E382" t="s">
         <v>136</v>
       </c>
       <c r="F382" t="s">
         <v>316</v>
       </c>
       <c r="G382" t="s">
         <v>393</v>
       </c>
       <c r="H382" t="s">
         <v>426</v>
       </c>
       <c r="I382" t="s">
         <v>428</v>
       </c>
       <c r="J382" t="s">
         <v>429</v>
       </c>
       <c r="K382" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L382">
         <v>10000</v>
       </c>
       <c r="M382">
         <v>25.7614164944</v>
       </c>
       <c r="N382">
         <v>-100.3223841573</v>
       </c>
       <c r="O382" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="383" spans="1:15">
       <c r="A383">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B383" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C383" t="s">
         <v>24</v>
       </c>
       <c r="D383" t="s">
         <v>30</v>
       </c>
       <c r="E383" t="s">
         <v>137</v>
       </c>
       <c r="F383" t="s">
         <v>317</v>
       </c>
       <c r="G383" t="s">
         <v>393</v>
       </c>
       <c r="H383" t="s">
         <v>426</v>
       </c>
       <c r="I383" t="s">
         <v>428</v>
       </c>
       <c r="J383" t="s">
         <v>429</v>
       </c>
       <c r="K383" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L383">
         <v>5000</v>
       </c>
       <c r="M383">
         <v>25.7551130661</v>
       </c>
       <c r="N383">
         <v>-100.3000324712</v>
       </c>
       <c r="O383" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="384" spans="1:15">
       <c r="A384">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B384" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C384" t="s">
         <v>24</v>
       </c>
       <c r="D384" t="s">
         <v>30</v>
       </c>
       <c r="E384" t="s">
         <v>138</v>
       </c>
       <c r="F384" t="s">
         <v>318</v>
       </c>
       <c r="G384" t="s">
         <v>393</v>
       </c>
       <c r="H384" t="s">
         <v>426</v>
       </c>
       <c r="I384" t="s">
         <v>428</v>
       </c>
       <c r="J384" t="s">
         <v>429</v>
       </c>
       <c r="K384" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L384">
         <v>10000</v>
       </c>
       <c r="M384">
         <v>25.7194523495</v>
       </c>
       <c r="N384">
         <v>-100.2532145598</v>
       </c>
       <c r="O384" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="385" spans="1:15">
       <c r="A385">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B385" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C385" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D385" t="s">
         <v>30</v>
       </c>
       <c r="E385" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="F385" t="s">
-        <v>382</v>
+        <v>319</v>
       </c>
       <c r="G385" t="s">
         <v>393</v>
       </c>
       <c r="H385" t="s">
         <v>426</v>
       </c>
       <c r="I385" t="s">
         <v>428</v>
       </c>
       <c r="J385" t="s">
         <v>429</v>
       </c>
       <c r="K385" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L385">
         <v>10000</v>
       </c>
       <c r="M385">
-        <v>25.7600553213</v>
+        <v>25.7173139214</v>
       </c>
       <c r="N385">
-        <v>-100.2773096288</v>
+        <v>-100.2595229638</v>
       </c>
       <c r="O385" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="386" spans="1:15">
       <c r="A386">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B386" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C386" t="s">
         <v>24</v>
       </c>
       <c r="D386" t="s">
         <v>30</v>
       </c>
       <c r="E386" t="s">
         <v>139</v>
       </c>
       <c r="F386" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G386" t="s">
         <v>393</v>
       </c>
       <c r="H386" t="s">
         <v>426</v>
       </c>
       <c r="I386" t="s">
         <v>428</v>
       </c>
       <c r="J386" t="s">
         <v>429</v>
       </c>
       <c r="K386" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L386">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M386">
-        <v>25.7173139214</v>
+        <v>25.7173525858</v>
       </c>
       <c r="N386">
-        <v>-100.2595229638</v>
+        <v>-100.2597589981</v>
       </c>
       <c r="O386" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="387" spans="1:15">
       <c r="A387">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B387" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C387" t="s">
         <v>24</v>
       </c>
       <c r="D387" t="s">
         <v>30</v>
       </c>
       <c r="E387" t="s">
         <v>139</v>
       </c>
       <c r="F387" t="s">
         <v>320</v>
       </c>
       <c r="G387" t="s">
         <v>393</v>
       </c>
       <c r="H387" t="s">
         <v>426</v>
       </c>
       <c r="I387" t="s">
         <v>428</v>
       </c>
       <c r="J387" t="s">
         <v>429</v>
       </c>
       <c r="K387" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L387">
         <v>5000</v>
       </c>
       <c r="M387">
-        <v>25.7173525858</v>
+        <v>25.7172462586</v>
       </c>
       <c r="N387">
-        <v>-100.2597589981</v>
+        <v>-100.259769727</v>
       </c>
       <c r="O387" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="388" spans="1:15">
       <c r="A388">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B388" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C388" t="s">
         <v>24</v>
       </c>
       <c r="D388" t="s">
         <v>30</v>
       </c>
       <c r="E388" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F388" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G388" t="s">
         <v>393</v>
       </c>
       <c r="H388" t="s">
         <v>426</v>
       </c>
       <c r="I388" t="s">
         <v>428</v>
       </c>
       <c r="J388" t="s">
         <v>429</v>
       </c>
       <c r="K388" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L388">
         <v>5000</v>
       </c>
       <c r="M388">
-        <v>25.7172462586</v>
+        <v>25.7188465207</v>
       </c>
       <c r="N388">
-        <v>-100.259769727</v>
+        <v>-100.2575943981</v>
       </c>
       <c r="O388" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="389" spans="1:15">
       <c r="A389">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B389" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C389" t="s">
         <v>24</v>
       </c>
       <c r="D389" t="s">
         <v>30</v>
       </c>
       <c r="E389" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F389" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="G389" t="s">
         <v>393</v>
       </c>
       <c r="H389" t="s">
         <v>426</v>
       </c>
       <c r="I389" t="s">
         <v>428</v>
       </c>
       <c r="J389" t="s">
         <v>429</v>
       </c>
       <c r="K389" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L389">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M389">
-        <v>25.7188465207</v>
+        <v>25.7095602357</v>
       </c>
       <c r="N389">
-        <v>-100.2575943981</v>
+        <v>-100.2682911442</v>
       </c>
       <c r="O389" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="390" spans="1:15">
       <c r="A390">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B390" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C390" t="s">
         <v>24</v>
       </c>
       <c r="D390" t="s">
         <v>30</v>
       </c>
       <c r="E390" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F390" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="G390" t="s">
         <v>393</v>
       </c>
       <c r="H390" t="s">
         <v>426</v>
       </c>
       <c r="I390" t="s">
         <v>428</v>
       </c>
       <c r="J390" t="s">
         <v>429</v>
       </c>
       <c r="K390" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L390">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M390">
-        <v>25.7189238485</v>
+        <v>25.7409726321</v>
       </c>
       <c r="N390">
-        <v>-100.2577124153</v>
+        <v>-100.2581967</v>
       </c>
       <c r="O390" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="391" spans="1:15">
       <c r="A391">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B391" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C391" t="s">
         <v>24</v>
       </c>
       <c r="D391" t="s">
         <v>30</v>
       </c>
       <c r="E391" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F391" t="s">
-        <v>322</v>
+        <v>237</v>
       </c>
       <c r="G391" t="s">
         <v>393</v>
       </c>
       <c r="H391" t="s">
         <v>426</v>
       </c>
       <c r="I391" t="s">
         <v>428</v>
       </c>
       <c r="J391" t="s">
         <v>429</v>
       </c>
       <c r="K391" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L391">
         <v>10000</v>
       </c>
       <c r="M391">
-        <v>25.7095602357</v>
+        <v>25.7369212388</v>
       </c>
       <c r="N391">
-        <v>-100.2682911442</v>
+        <v>-100.2675422847</v>
       </c>
       <c r="O391" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="392" spans="1:15">
       <c r="A392">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B392" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C392" t="s">
         <v>24</v>
       </c>
       <c r="D392" t="s">
         <v>30</v>
       </c>
       <c r="E392" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F392" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G392" t="s">
         <v>393</v>
       </c>
       <c r="H392" t="s">
         <v>426</v>
       </c>
       <c r="I392" t="s">
         <v>428</v>
       </c>
       <c r="J392" t="s">
         <v>429</v>
       </c>
       <c r="K392" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L392">
         <v>10000</v>
       </c>
       <c r="M392">
-        <v>25.7409726321</v>
+        <v>25.7062909208</v>
       </c>
       <c r="N392">
-        <v>-100.2581967</v>
+        <v>-100.2668063981</v>
       </c>
       <c r="O392" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="393" spans="1:15">
       <c r="A393">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B393" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C393" t="s">
         <v>24</v>
       </c>
       <c r="D393" t="s">
         <v>30</v>
       </c>
       <c r="E393" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F393" t="s">
-        <v>237</v>
+        <v>325</v>
       </c>
       <c r="G393" t="s">
         <v>393</v>
       </c>
       <c r="H393" t="s">
         <v>426</v>
       </c>
       <c r="I393" t="s">
         <v>428</v>
       </c>
       <c r="J393" t="s">
         <v>429</v>
       </c>
       <c r="K393" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L393">
         <v>10000</v>
       </c>
       <c r="M393">
-        <v>25.7369212388</v>
+        <v>25.7100623343</v>
       </c>
       <c r="N393">
-        <v>-100.2675422847</v>
+        <v>-100.2703628405</v>
       </c>
       <c r="O393" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="394" spans="1:15">
       <c r="A394">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B394" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C394" t="s">
         <v>24</v>
       </c>
       <c r="D394" t="s">
         <v>30</v>
       </c>
       <c r="E394" t="s">
-        <v>200</v>
+        <v>146</v>
       </c>
       <c r="F394" t="s">
-        <v>383</v>
+        <v>326</v>
       </c>
       <c r="G394" t="s">
         <v>393</v>
       </c>
       <c r="H394" t="s">
         <v>426</v>
       </c>
       <c r="I394" t="s">
         <v>428</v>
       </c>
       <c r="J394" t="s">
         <v>429</v>
       </c>
       <c r="K394" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L394">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M394">
-        <v>25.7308760776</v>
+        <v>25.7190503822</v>
       </c>
       <c r="N394">
-        <v>-100.2442349712</v>
+        <v>-100.2243984135</v>
       </c>
       <c r="O394" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="395" spans="1:15">
       <c r="A395">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B395" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C395" t="s">
         <v>24</v>
       </c>
       <c r="D395" t="s">
         <v>30</v>
       </c>
       <c r="E395" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F395" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="G395" t="s">
         <v>393</v>
       </c>
       <c r="H395" t="s">
         <v>426</v>
       </c>
       <c r="I395" t="s">
         <v>428</v>
       </c>
       <c r="J395" t="s">
         <v>429</v>
       </c>
       <c r="K395" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L395">
         <v>10000</v>
       </c>
       <c r="M395">
-        <v>25.7062909208</v>
+        <v>25.7620723153</v>
       </c>
       <c r="N395">
-        <v>-100.2668063981</v>
+        <v>-100.2690364712</v>
       </c>
       <c r="O395" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="396" spans="1:15">
       <c r="A396">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B396" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C396" t="s">
         <v>24</v>
       </c>
       <c r="D396" t="s">
         <v>30</v>
       </c>
       <c r="E396" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F396" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="G396" t="s">
         <v>393</v>
       </c>
       <c r="H396" t="s">
         <v>426</v>
       </c>
       <c r="I396" t="s">
         <v>428</v>
       </c>
       <c r="J396" t="s">
         <v>429</v>
       </c>
       <c r="K396" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L396">
         <v>10000</v>
       </c>
       <c r="M396">
-        <v>25.7100623343</v>
+        <v>25.7670234672</v>
       </c>
       <c r="N396">
-        <v>-100.2703628405</v>
+        <v>-100.2815475779</v>
       </c>
       <c r="O396" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="397" spans="1:15">
       <c r="A397">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B397" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C397" t="s">
         <v>24</v>
       </c>
       <c r="D397" t="s">
         <v>30</v>
       </c>
       <c r="E397" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F397" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="G397" t="s">
         <v>393</v>
       </c>
       <c r="H397" t="s">
         <v>426</v>
       </c>
       <c r="I397" t="s">
         <v>428</v>
       </c>
       <c r="J397" t="s">
         <v>429</v>
       </c>
       <c r="K397" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L397">
         <v>10000</v>
       </c>
       <c r="M397">
-        <v>25.7190503822</v>
+        <v>25.7127653634</v>
       </c>
       <c r="N397">
-        <v>-100.2243984135</v>
+        <v>-100.2567272423</v>
       </c>
       <c r="O397" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="398" spans="1:15">
       <c r="A398">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B398" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C398" t="s">
         <v>24</v>
       </c>
       <c r="D398" t="s">
         <v>30</v>
       </c>
       <c r="E398" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F398" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="G398" t="s">
         <v>393</v>
       </c>
       <c r="H398" t="s">
         <v>426</v>
       </c>
       <c r="I398" t="s">
         <v>428</v>
       </c>
       <c r="J398" t="s">
         <v>429</v>
       </c>
       <c r="K398" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L398">
         <v>10000</v>
       </c>
       <c r="M398">
-        <v>25.7620723153</v>
+        <v>25.7591749482</v>
       </c>
       <c r="N398">
-        <v>-100.2690364712</v>
+        <v>-100.2666634135</v>
       </c>
       <c r="O398" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B399" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C399" t="s">
         <v>24</v>
       </c>
       <c r="D399" t="s">
         <v>30</v>
       </c>
       <c r="E399" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F399" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="G399" t="s">
         <v>393</v>
       </c>
       <c r="H399" t="s">
         <v>426</v>
       </c>
       <c r="I399" t="s">
         <v>428</v>
       </c>
       <c r="J399" t="s">
         <v>429</v>
       </c>
       <c r="K399" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L399">
         <v>10000</v>
       </c>
       <c r="M399">
-        <v>25.7670234672</v>
+        <v>25.7324176652</v>
       </c>
       <c r="N399">
-        <v>-100.2815475779</v>
+        <v>-100.2123370987</v>
       </c>
       <c r="O399" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="400" spans="1:15">
       <c r="A400">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B400" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C400" t="s">
         <v>24</v>
       </c>
       <c r="D400" t="s">
         <v>30</v>
       </c>
       <c r="E400" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F400" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="G400" t="s">
         <v>393</v>
       </c>
       <c r="H400" t="s">
         <v>426</v>
       </c>
       <c r="I400" t="s">
         <v>428</v>
       </c>
       <c r="J400" t="s">
         <v>429</v>
       </c>
       <c r="K400" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L400">
         <v>10000</v>
       </c>
       <c r="M400">
-        <v>25.7127653634</v>
+        <v>25.7347243145</v>
       </c>
       <c r="N400">
-        <v>-100.2567272423</v>
+        <v>-100.2194187847</v>
       </c>
       <c r="O400" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="401" spans="1:15">
       <c r="A401">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B401" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C401" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D401" t="s">
         <v>30</v>
       </c>
       <c r="E401" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="F401" t="s">
-        <v>382</v>
+        <v>308</v>
       </c>
       <c r="G401" t="s">
         <v>393</v>
       </c>
       <c r="H401" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I401" t="s">
         <v>428</v>
       </c>
       <c r="J401" t="s">
         <v>429</v>
       </c>
       <c r="K401" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L401">
-        <v>80000</v>
+        <v>10000</v>
       </c>
       <c r="M401">
-        <v>25.7600070082</v>
+        <v>25.7511260652</v>
       </c>
       <c r="N401">
-        <v>-100.2772881712</v>
+        <v>-100.2936497619</v>
       </c>
       <c r="O401" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="402" spans="1:15">
       <c r="A402">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B402" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C402" t="s">
         <v>24</v>
       </c>
       <c r="D402" t="s">
         <v>30</v>
       </c>
       <c r="E402" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F402" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G402" t="s">
         <v>393</v>
       </c>
       <c r="H402" t="s">
         <v>426</v>
       </c>
       <c r="I402" t="s">
         <v>428</v>
       </c>
       <c r="J402" t="s">
         <v>429</v>
       </c>
       <c r="K402" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L402">
         <v>10000</v>
       </c>
       <c r="M402">
-        <v>25.7591749482</v>
+        <v>25.7028706457</v>
       </c>
       <c r="N402">
-        <v>-100.2666634135</v>
+        <v>-100.2649884288</v>
       </c>
       <c r="O402" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="403" spans="1:15">
       <c r="A403">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B403" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C403" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D403" t="s">
         <v>30</v>
       </c>
       <c r="E403" t="s">
-        <v>201</v>
+        <v>154</v>
       </c>
       <c r="F403" t="s">
-        <v>384</v>
+        <v>249</v>
       </c>
       <c r="G403" t="s">
         <v>393</v>
       </c>
       <c r="H403" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I403" t="s">
         <v>428</v>
       </c>
       <c r="J403" t="s">
         <v>429</v>
       </c>
       <c r="K403" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L403">
-        <v>80000</v>
+        <v>10000</v>
       </c>
       <c r="M403">
-        <v>25.7178655222</v>
+        <v>25.7257812683</v>
       </c>
       <c r="N403">
-        <v>-100.2458633558</v>
+        <v>-100.2312698772</v>
       </c>
       <c r="O403" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
     </row>
     <row r="404" spans="1:15">
       <c r="A404">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B404" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C404" t="s">
         <v>24</v>
       </c>
       <c r="D404" t="s">
         <v>30</v>
       </c>
       <c r="E404" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="F404" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="G404" t="s">
         <v>393</v>
       </c>
       <c r="H404" t="s">
         <v>426</v>
       </c>
       <c r="I404" t="s">
         <v>428</v>
       </c>
       <c r="J404" t="s">
         <v>429</v>
       </c>
       <c r="K404" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L404">
         <v>10000</v>
       </c>
       <c r="M404">
-        <v>25.7324176652</v>
+        <v>25.732806527</v>
       </c>
       <c r="N404">
-        <v>-100.2123370987</v>
+        <v>-100.2810668442</v>
       </c>
       <c r="O404" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="405" spans="1:15">
       <c r="A405">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B405" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C405" t="s">
         <v>24</v>
       </c>
       <c r="D405" t="s">
         <v>30</v>
       </c>
       <c r="E405" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F405" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="G405" t="s">
         <v>393</v>
       </c>
       <c r="H405" t="s">
         <v>426</v>
       </c>
       <c r="I405" t="s">
         <v>428</v>
       </c>
       <c r="J405" t="s">
         <v>429</v>
       </c>
       <c r="K405" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L405">
         <v>10000</v>
       </c>
       <c r="M405">
-        <v>25.7347243145</v>
+        <v>25.7251391077</v>
       </c>
       <c r="N405">
-        <v>-100.2194187847</v>
+        <v>-100.2257447638</v>
       </c>
       <c r="O405" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="406" spans="1:15">
       <c r="A406">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B406" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C406" t="s">
         <v>24</v>
       </c>
       <c r="D406" t="s">
         <v>30</v>
       </c>
       <c r="E406" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F406" t="s">
-        <v>308</v>
+        <v>336</v>
       </c>
       <c r="G406" t="s">
         <v>393</v>
       </c>
       <c r="H406" t="s">
         <v>426</v>
       </c>
       <c r="I406" t="s">
         <v>428</v>
       </c>
       <c r="J406" t="s">
         <v>429</v>
       </c>
       <c r="K406" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L406">
         <v>10000</v>
       </c>
       <c r="M406">
-        <v>25.7511260652</v>
+        <v>25.7064177044</v>
       </c>
       <c r="N406">
-        <v>-100.2936497619</v>
+        <v>-100.2504490638</v>
       </c>
       <c r="O406" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="407" spans="1:15">
       <c r="A407">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B407" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C407" t="s">
         <v>24</v>
       </c>
       <c r="D407" t="s">
         <v>30</v>
       </c>
       <c r="E407" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="F407" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="G407" t="s">
         <v>393</v>
       </c>
       <c r="H407" t="s">
         <v>426</v>
       </c>
       <c r="I407" t="s">
         <v>428</v>
       </c>
       <c r="J407" t="s">
         <v>429</v>
       </c>
       <c r="K407" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L407">
         <v>10000</v>
       </c>
       <c r="M407">
-        <v>25.7028706457</v>
+        <v>25.7413086095</v>
       </c>
       <c r="N407">
-        <v>-100.2649884288</v>
+        <v>-100.286901014</v>
       </c>
       <c r="O407" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="408" spans="1:15">
       <c r="A408">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B408" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C408" t="s">
         <v>24</v>
       </c>
       <c r="D408" t="s">
         <v>30</v>
       </c>
       <c r="E408" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="F408" t="s">
-        <v>249</v>
+        <v>338</v>
       </c>
       <c r="G408" t="s">
         <v>393</v>
       </c>
       <c r="H408" t="s">
         <v>426</v>
       </c>
       <c r="I408" t="s">
         <v>428</v>
       </c>
       <c r="J408" t="s">
         <v>429</v>
       </c>
       <c r="K408" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L408">
         <v>10000</v>
       </c>
       <c r="M408">
-        <v>25.7257812683</v>
+        <v>25.7418088351</v>
       </c>
       <c r="N408">
-        <v>-100.2312698772</v>
+        <v>-100.2904844693</v>
       </c>
       <c r="O408" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="409" spans="1:15">
       <c r="A409">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B409" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C409" t="s">
         <v>24</v>
       </c>
       <c r="D409" t="s">
         <v>30</v>
       </c>
       <c r="E409" t="s">
-        <v>202</v>
+        <v>159</v>
       </c>
       <c r="F409" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="G409" t="s">
         <v>393</v>
       </c>
       <c r="H409" t="s">
         <v>426</v>
       </c>
       <c r="I409" t="s">
         <v>428</v>
       </c>
       <c r="J409" t="s">
         <v>429</v>
       </c>
       <c r="K409" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L409">
         <v>10000</v>
       </c>
       <c r="M409">
-        <v>25.732806527</v>
+        <v>25.7301173847</v>
       </c>
       <c r="N409">
-        <v>-100.2810668442</v>
+        <v>-100.2266145405</v>
       </c>
       <c r="O409" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="410" spans="1:15">
       <c r="A410">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B410" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C410" t="s">
         <v>24</v>
       </c>
       <c r="D410" t="s">
         <v>30</v>
       </c>
       <c r="E410" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="F410" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="G410" t="s">
         <v>393</v>
       </c>
       <c r="H410" t="s">
         <v>426</v>
       </c>
       <c r="I410" t="s">
         <v>428</v>
       </c>
       <c r="J410" t="s">
         <v>429</v>
       </c>
       <c r="K410" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L410">
         <v>10000</v>
       </c>
       <c r="M410">
-        <v>25.7251391077</v>
+        <v>25.7249043116</v>
       </c>
       <c r="N410">
-        <v>-100.2257447638</v>
+        <v>-100.2296011331</v>
       </c>
       <c r="O410" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="411" spans="1:15">
       <c r="A411">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B411" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C411" t="s">
         <v>24</v>
       </c>
       <c r="D411" t="s">
         <v>30</v>
       </c>
       <c r="E411" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="F411" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="G411" t="s">
         <v>393</v>
       </c>
       <c r="H411" t="s">
         <v>426</v>
       </c>
       <c r="I411" t="s">
         <v>428</v>
       </c>
       <c r="J411" t="s">
         <v>429</v>
       </c>
       <c r="K411" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L411">
         <v>10000</v>
       </c>
       <c r="M411">
-        <v>25.7064177044</v>
+        <v>25.7334696227</v>
       </c>
       <c r="N411">
-        <v>-100.2504490638</v>
+        <v>-100.2221342019</v>
       </c>
       <c r="O411" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="412" spans="1:15">
       <c r="A412">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B412" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C412" t="s">
         <v>24</v>
       </c>
       <c r="D412" t="s">
         <v>30</v>
       </c>
       <c r="E412" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="F412" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="G412" t="s">
         <v>393</v>
       </c>
       <c r="H412" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I412" t="s">
         <v>428</v>
       </c>
       <c r="J412" t="s">
         <v>429</v>
       </c>
       <c r="K412" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L412">
         <v>10000</v>
       </c>
       <c r="M412">
-        <v>25.7413086095</v>
+        <v>25.7157531791</v>
       </c>
       <c r="N412">
-        <v>-100.286901014</v>
+        <v>-100.2540449192</v>
       </c>
       <c r="O412" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="413" spans="1:15">
       <c r="A413">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B413" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C413" t="s">
         <v>24</v>
       </c>
       <c r="D413" t="s">
         <v>30</v>
       </c>
       <c r="E413" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="F413" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="G413" t="s">
         <v>393</v>
       </c>
       <c r="H413" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I413" t="s">
         <v>428</v>
       </c>
       <c r="J413" t="s">
         <v>429</v>
       </c>
       <c r="K413" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L413">
         <v>10000</v>
       </c>
       <c r="M413">
-        <v>25.7418088351</v>
+        <v>25.7204493105</v>
       </c>
       <c r="N413">
-        <v>-100.2904844693</v>
+        <v>-100.254074329</v>
       </c>
       <c r="O413" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="414" spans="1:15">
       <c r="A414">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B414" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C414" t="s">
         <v>24</v>
       </c>
       <c r="D414" t="s">
         <v>30</v>
       </c>
       <c r="E414" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="F414" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="G414" t="s">
         <v>393</v>
       </c>
       <c r="H414" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I414" t="s">
         <v>428</v>
       </c>
       <c r="J414" t="s">
         <v>429</v>
       </c>
       <c r="K414" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L414">
         <v>10000</v>
       </c>
       <c r="M414">
-        <v>25.7301173847</v>
+        <v>25.7299722785</v>
       </c>
       <c r="N414">
-        <v>-100.2266145405</v>
+        <v>-100.2443577712</v>
       </c>
       <c r="O414" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="415" spans="1:15">
       <c r="A415">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B415" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C415" t="s">
         <v>24</v>
       </c>
       <c r="D415" t="s">
         <v>30</v>
       </c>
       <c r="E415" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="F415" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="G415" t="s">
         <v>393</v>
       </c>
       <c r="H415" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I415" t="s">
         <v>428</v>
       </c>
       <c r="J415" t="s">
         <v>429</v>
       </c>
       <c r="K415" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L415">
         <v>10000</v>
       </c>
       <c r="M415">
-        <v>25.7249043116</v>
+        <v>25.7083336531</v>
       </c>
       <c r="N415">
-        <v>-100.2296011331</v>
+        <v>-100.2532443185</v>
       </c>
       <c r="O415" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="416" spans="1:15">
       <c r="A416">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B416" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C416" t="s">
         <v>24</v>
       </c>
       <c r="D416" t="s">
         <v>30</v>
       </c>
       <c r="E416" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="F416" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="G416" t="s">
         <v>393</v>
       </c>
       <c r="H416" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I416" t="s">
         <v>428</v>
       </c>
       <c r="J416" t="s">
         <v>429</v>
       </c>
       <c r="K416" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L416">
         <v>10000</v>
       </c>
       <c r="M416">
-        <v>25.7334696227</v>
+        <v>25.7385806288</v>
       </c>
       <c r="N416">
-        <v>-100.2221342019</v>
+        <v>-100.2959089454</v>
       </c>
       <c r="O416" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="417" spans="1:15">
       <c r="A417">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B417" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C417" t="s">
         <v>24</v>
       </c>
       <c r="D417" t="s">
         <v>30</v>
       </c>
       <c r="E417" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="F417" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="G417" t="s">
         <v>393</v>
       </c>
       <c r="H417" t="s">
         <v>425</v>
       </c>
       <c r="I417" t="s">
         <v>428</v>
       </c>
       <c r="J417" t="s">
         <v>429</v>
       </c>
       <c r="K417" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L417">
         <v>10000</v>
       </c>
       <c r="M417">
-        <v>25.7157531791</v>
+        <v>25.7649312151</v>
       </c>
       <c r="N417">
-        <v>-100.2540449192</v>
+        <v>-100.2997823166</v>
       </c>
       <c r="O417" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="418" spans="1:15">
       <c r="A418">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B418" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C418" t="s">
         <v>24</v>
       </c>
       <c r="D418" t="s">
         <v>30</v>
       </c>
       <c r="E418" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="F418" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="G418" t="s">
         <v>393</v>
       </c>
       <c r="H418" t="s">
         <v>425</v>
       </c>
       <c r="I418" t="s">
         <v>428</v>
       </c>
       <c r="J418" t="s">
         <v>429</v>
       </c>
       <c r="K418" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L418">
         <v>10000</v>
       </c>
       <c r="M418">
-        <v>25.7204493105</v>
+        <v>25.7150135211</v>
       </c>
       <c r="N418">
-        <v>-100.254074329</v>
+        <v>-100.2250500423</v>
       </c>
       <c r="O418" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="419" spans="1:15">
       <c r="A419">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B419" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C419" t="s">
         <v>24</v>
       </c>
       <c r="D419" t="s">
         <v>30</v>
       </c>
       <c r="E419" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="F419" t="s">
-        <v>385</v>
+        <v>349</v>
       </c>
       <c r="G419" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="H419" t="s">
         <v>425</v>
       </c>
       <c r="I419" t="s">
         <v>428</v>
       </c>
       <c r="J419" t="s">
         <v>429</v>
       </c>
       <c r="K419" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L419">
         <v>10000</v>
       </c>
       <c r="M419">
-        <v>25.7299722785</v>
+        <v>25.7343901312</v>
       </c>
       <c r="N419">
-        <v>-100.2443577712</v>
+        <v>-100.2221375761</v>
       </c>
       <c r="O419" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="420" spans="1:15">
       <c r="A420">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B420" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C420" t="s">
         <v>24</v>
       </c>
       <c r="D420" t="s">
         <v>30</v>
       </c>
       <c r="E420" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="F420" t="s">
-        <v>386</v>
+        <v>350</v>
       </c>
       <c r="G420" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="H420" t="s">
         <v>425</v>
       </c>
       <c r="I420" t="s">
         <v>428</v>
       </c>
       <c r="J420" t="s">
         <v>429</v>
       </c>
       <c r="K420" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L420">
         <v>10000</v>
       </c>
       <c r="M420">
-        <v>25.7083336531</v>
+        <v>25.7135621622</v>
       </c>
       <c r="N420">
-        <v>-100.2532443185</v>
+        <v>-100.2305974135</v>
       </c>
       <c r="O420" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="421" spans="1:15">
       <c r="A421">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B421" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C421" t="s">
         <v>24</v>
       </c>
       <c r="D421" t="s">
         <v>30</v>
       </c>
       <c r="E421" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="F421" t="s">
-        <v>387</v>
+        <v>351</v>
       </c>
       <c r="G421" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="H421" t="s">
         <v>425</v>
       </c>
       <c r="I421" t="s">
         <v>428</v>
       </c>
       <c r="J421" t="s">
         <v>429</v>
       </c>
       <c r="K421" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L421">
         <v>10000</v>
       </c>
       <c r="M421">
-        <v>25.7385806288</v>
+        <v>25.7505392884</v>
       </c>
       <c r="N421">
-        <v>-100.2959089454</v>
+        <v>-100.2966636878</v>
       </c>
       <c r="O421" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="422" spans="1:15">
       <c r="A422">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B422" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C422" t="s">
         <v>24</v>
       </c>
       <c r="D422" t="s">
         <v>30</v>
       </c>
       <c r="E422" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="F422" t="s">
-        <v>167</v>
+        <v>352</v>
       </c>
       <c r="G422" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="H422" t="s">
         <v>425</v>
       </c>
       <c r="I422" t="s">
         <v>428</v>
       </c>
       <c r="J422" t="s">
         <v>429</v>
       </c>
       <c r="K422" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L422">
         <v>10000</v>
       </c>
       <c r="M422">
-        <v>25.7649312151</v>
+        <v>25.739343632</v>
       </c>
       <c r="N422">
-        <v>-100.2997823166</v>
+        <v>-100.2537953354</v>
       </c>
       <c r="O422" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="423" spans="1:15">
       <c r="A423">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B423" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C423" t="s">
         <v>24</v>
       </c>
       <c r="D423" t="s">
         <v>30</v>
       </c>
       <c r="E423" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="F423" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="G423" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="H423" t="s">
         <v>425</v>
       </c>
       <c r="I423" t="s">
         <v>428</v>
       </c>
       <c r="J423" t="s">
         <v>429</v>
       </c>
       <c r="K423" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L423">
         <v>10000</v>
       </c>
       <c r="M423">
-        <v>25.7150135211</v>
+        <v>25.7345786189</v>
       </c>
       <c r="N423">
-        <v>-100.2250500423</v>
+        <v>-100.2302320454</v>
       </c>
       <c r="O423" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="424" spans="1:15">
       <c r="A424">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B424" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C424" t="s">
         <v>24</v>
       </c>
       <c r="D424" t="s">
         <v>30</v>
       </c>
       <c r="E424" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="F424" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="G424" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="H424" t="s">
         <v>425</v>
       </c>
       <c r="I424" t="s">
         <v>428</v>
       </c>
       <c r="J424" t="s">
         <v>429</v>
       </c>
       <c r="K424" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L424">
         <v>10000</v>
       </c>
       <c r="M424">
-        <v>25.7343901312</v>
+        <v>25.7589309634</v>
       </c>
       <c r="N424">
-        <v>-100.2221375761</v>
+        <v>-100.2992088531</v>
       </c>
       <c r="O424" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="425" spans="1:15">
       <c r="A425">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B425" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C425" t="s">
         <v>24</v>
       </c>
       <c r="D425" t="s">
         <v>30</v>
       </c>
       <c r="E425" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="F425" t="s">
-        <v>350</v>
+        <v>146</v>
       </c>
       <c r="G425" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="H425" t="s">
         <v>425</v>
       </c>
       <c r="I425" t="s">
         <v>428</v>
       </c>
       <c r="J425" t="s">
         <v>429</v>
       </c>
       <c r="K425" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L425">
         <v>10000</v>
       </c>
       <c r="M425">
-        <v>25.7135621622</v>
+        <v>25.7655382721</v>
       </c>
       <c r="N425">
-        <v>-100.2305974135</v>
+        <v>-100.2653407047</v>
       </c>
       <c r="O425" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="426" spans="1:15">
       <c r="A426">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B426" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C426" t="s">
         <v>24</v>
       </c>
       <c r="D426" t="s">
         <v>30</v>
       </c>
       <c r="E426" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="F426" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="G426" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="H426" t="s">
         <v>425</v>
       </c>
       <c r="I426" t="s">
         <v>428</v>
       </c>
       <c r="J426" t="s">
         <v>429</v>
       </c>
       <c r="K426" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L426">
         <v>10000</v>
       </c>
       <c r="M426">
-        <v>25.7505392884</v>
+        <v>25.7425788569</v>
       </c>
       <c r="N426">
-        <v>-100.2966636878</v>
+        <v>-100.2987014724</v>
       </c>
       <c r="O426" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="427" spans="1:15">
       <c r="A427">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B427" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C427" t="s">
         <v>24</v>
       </c>
       <c r="D427" t="s">
         <v>30</v>
       </c>
       <c r="E427" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="F427" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="G427" t="s">
-        <v>402</v>
+        <v>393</v>
       </c>
       <c r="H427" t="s">
         <v>425</v>
       </c>
       <c r="I427" t="s">
         <v>428</v>
       </c>
       <c r="J427" t="s">
         <v>429</v>
       </c>
       <c r="K427" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L427">
         <v>10000</v>
       </c>
       <c r="M427">
-        <v>25.739343632</v>
+        <v>25.7382188907</v>
       </c>
       <c r="N427">
-        <v>-100.2537953354</v>
+        <v>-100.2845940712</v>
       </c>
       <c r="O427" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="428" spans="1:15">
       <c r="A428">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B428" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C428" t="s">
         <v>24</v>
       </c>
       <c r="D428" t="s">
         <v>30</v>
       </c>
       <c r="E428" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="F428" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="G428" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="H428" t="s">
         <v>425</v>
       </c>
       <c r="I428" t="s">
         <v>428</v>
       </c>
       <c r="J428" t="s">
         <v>429</v>
       </c>
       <c r="K428" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L428">
         <v>10000</v>
       </c>
       <c r="M428">
-        <v>25.7345786189</v>
+        <v>25.7220762296</v>
       </c>
       <c r="N428">
-        <v>-100.2302320454</v>
+        <v>-100.2420524878</v>
       </c>
       <c r="O428" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="429" spans="1:15">
       <c r="A429">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B429" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C429" t="s">
         <v>24</v>
       </c>
       <c r="D429" t="s">
         <v>30</v>
       </c>
       <c r="E429" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="F429" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="G429" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="H429" t="s">
         <v>425</v>
       </c>
       <c r="I429" t="s">
         <v>428</v>
       </c>
       <c r="J429" t="s">
         <v>429</v>
       </c>
       <c r="K429" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L429">
         <v>10000</v>
       </c>
       <c r="M429">
-        <v>25.7589309634</v>
+        <v>25.731914047</v>
       </c>
       <c r="N429">
-        <v>-100.2992088531</v>
+        <v>-100.2714246473</v>
       </c>
       <c r="O429" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="430" spans="1:15">
       <c r="A430">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B430" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C430" t="s">
         <v>24</v>
       </c>
       <c r="D430" t="s">
         <v>30</v>
       </c>
       <c r="E430" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="F430" t="s">
-        <v>146</v>
+        <v>359</v>
       </c>
       <c r="G430" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="H430" t="s">
         <v>425</v>
       </c>
       <c r="I430" t="s">
         <v>428</v>
       </c>
       <c r="J430" t="s">
         <v>429</v>
       </c>
       <c r="K430" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L430">
         <v>10000</v>
       </c>
       <c r="M430">
-        <v>25.7655382721</v>
+        <v>25.7134365457</v>
       </c>
       <c r="N430">
-        <v>-100.2653407047</v>
+        <v>-100.2270295743</v>
       </c>
       <c r="O430" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="431" spans="1:15">
       <c r="A431">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B431" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C431" t="s">
         <v>24</v>
       </c>
       <c r="D431" t="s">
         <v>30</v>
       </c>
       <c r="E431" t="s">
-        <v>203</v>
+        <v>181</v>
       </c>
       <c r="F431" t="s">
-        <v>388</v>
+        <v>360</v>
       </c>
       <c r="G431" t="s">
-        <v>406</v>
+        <v>393</v>
       </c>
       <c r="H431" t="s">
         <v>425</v>
       </c>
       <c r="I431" t="s">
         <v>428</v>
       </c>
       <c r="J431" t="s">
         <v>429</v>
       </c>
       <c r="K431" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L431">
-        <v>22000</v>
+        <v>10000</v>
       </c>
       <c r="M431">
-        <v>25.7236229204</v>
+        <v>25.7447066814</v>
       </c>
       <c r="N431">
-        <v>-100.2781881626</v>
+        <v>-100.2779742899</v>
       </c>
       <c r="O431" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="432" spans="1:15">
       <c r="A432">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B432" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C432" t="s">
         <v>24</v>
       </c>
       <c r="D432" t="s">
         <v>30</v>
       </c>
       <c r="E432" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="F432" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="G432" t="s">
-        <v>407</v>
+        <v>393</v>
       </c>
       <c r="H432" t="s">
         <v>425</v>
       </c>
       <c r="I432" t="s">
         <v>428</v>
       </c>
       <c r="J432" t="s">
         <v>429</v>
       </c>
       <c r="K432" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L432">
         <v>10000</v>
       </c>
       <c r="M432">
-        <v>25.7425788569</v>
+        <v>25.7390000547</v>
       </c>
       <c r="N432">
-        <v>-100.2987014724</v>
+        <v>-100.3144888084</v>
       </c>
       <c r="O432" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="433" spans="1:15">
       <c r="A433">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B433" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C433" t="s">
         <v>24</v>
       </c>
       <c r="D433" t="s">
         <v>30</v>
       </c>
       <c r="E433" t="s">
-        <v>204</v>
+        <v>183</v>
       </c>
       <c r="F433" t="s">
-        <v>389</v>
+        <v>362</v>
       </c>
       <c r="G433" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
       <c r="H433" t="s">
         <v>425</v>
       </c>
       <c r="I433" t="s">
         <v>428</v>
       </c>
       <c r="J433" t="s">
         <v>429</v>
       </c>
       <c r="K433" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L433">
         <v>10000</v>
       </c>
       <c r="M433">
-        <v>25.7374385152</v>
+        <v>25.7428251321</v>
       </c>
       <c r="N433">
-        <v>-100.3088136608</v>
+        <v>-100.2500919949</v>
       </c>
       <c r="O433" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="434" spans="1:15">
       <c r="A434">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B434" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C434" t="s">
         <v>24</v>
       </c>
       <c r="D434" t="s">
         <v>30</v>
       </c>
       <c r="E434" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="F434" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="G434" t="s">
-        <v>409</v>
+        <v>393</v>
       </c>
       <c r="H434" t="s">
         <v>425</v>
       </c>
       <c r="I434" t="s">
         <v>428</v>
       </c>
       <c r="J434" t="s">
         <v>429</v>
       </c>
       <c r="K434" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L434">
         <v>10000</v>
       </c>
       <c r="M434">
-        <v>25.7220762296</v>
+        <v>25.7497265071</v>
       </c>
       <c r="N434">
-        <v>-100.2420524878</v>
+        <v>-100.260960332</v>
       </c>
       <c r="O434" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="435" spans="1:15">
       <c r="A435">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B435" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C435" t="s">
         <v>24</v>
       </c>
       <c r="D435" t="s">
         <v>30</v>
       </c>
       <c r="E435" t="s">
-        <v>126</v>
+        <v>185</v>
       </c>
       <c r="F435" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="G435" t="s">
-        <v>410</v>
+        <v>393</v>
       </c>
       <c r="H435" t="s">
         <v>425</v>
       </c>
       <c r="I435" t="s">
         <v>428</v>
       </c>
       <c r="J435" t="s">
         <v>429</v>
       </c>
       <c r="K435" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L435">
         <v>10000</v>
       </c>
       <c r="M435">
-        <v>25.731914047</v>
+        <v>25.74085376</v>
       </c>
       <c r="N435">
-        <v>-100.2714246473</v>
+        <v>-100.2490003066</v>
       </c>
       <c r="O435" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="436" spans="1:15">
       <c r="A436">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B436" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C436" t="s">
         <v>24</v>
       </c>
       <c r="D436" t="s">
         <v>30</v>
       </c>
       <c r="E436" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="F436" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="G436" t="s">
-        <v>411</v>
+        <v>393</v>
       </c>
       <c r="H436" t="s">
         <v>425</v>
       </c>
       <c r="I436" t="s">
         <v>428</v>
       </c>
       <c r="J436" t="s">
         <v>429</v>
       </c>
       <c r="K436" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L436">
         <v>10000</v>
       </c>
       <c r="M436">
-        <v>25.7134365457</v>
+        <v>25.7161809048</v>
       </c>
       <c r="N436">
-        <v>-100.2270295743</v>
+        <v>-100.2645764392</v>
       </c>
       <c r="O436" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="437" spans="1:15">
       <c r="A437">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B437" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C437" t="s">
         <v>24</v>
       </c>
       <c r="D437" t="s">
         <v>30</v>
       </c>
       <c r="E437" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="F437" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G437" t="s">
-        <v>412</v>
+        <v>393</v>
       </c>
       <c r="H437" t="s">
         <v>425</v>
       </c>
       <c r="I437" t="s">
         <v>428</v>
       </c>
       <c r="J437" t="s">
         <v>429</v>
       </c>
       <c r="K437" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L437">
         <v>10000</v>
       </c>
       <c r="M437">
-        <v>25.7447066814</v>
+        <v>25.7121112805</v>
       </c>
       <c r="N437">
-        <v>-100.2779742899</v>
+        <v>-100.2821906436</v>
       </c>
       <c r="O437" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="438" spans="1:15">
       <c r="A438">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B438" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C438" t="s">
         <v>24</v>
       </c>
       <c r="D438" t="s">
         <v>30</v>
       </c>
       <c r="E438" t="s">
-        <v>205</v>
+        <v>188</v>
       </c>
       <c r="F438" t="s">
-        <v>390</v>
+        <v>367</v>
       </c>
       <c r="G438" t="s">
-        <v>413</v>
+        <v>393</v>
       </c>
       <c r="H438" t="s">
         <v>425</v>
       </c>
       <c r="I438" t="s">
         <v>428</v>
       </c>
       <c r="J438" t="s">
         <v>429</v>
       </c>
       <c r="K438" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L438">
         <v>10000</v>
       </c>
       <c r="M438">
-        <v>25.7193546366</v>
+        <v>25.7463459449</v>
       </c>
       <c r="N438">
-        <v>-100.2733577896</v>
+        <v>-100.2588691307</v>
       </c>
       <c r="O438" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="439" spans="1:15">
       <c r="A439">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B439" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C439" t="s">
         <v>24</v>
       </c>
       <c r="D439" t="s">
         <v>30</v>
       </c>
       <c r="E439" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="F439" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="G439" t="s">
-        <v>414</v>
+        <v>393</v>
       </c>
       <c r="H439" t="s">
         <v>425</v>
       </c>
       <c r="I439" t="s">
         <v>428</v>
       </c>
       <c r="J439" t="s">
         <v>429</v>
       </c>
       <c r="K439" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L439">
         <v>10000</v>
       </c>
       <c r="M439">
-        <v>25.7390000547</v>
+        <v>25.7662730031</v>
       </c>
       <c r="N439">
-        <v>-100.3144888084</v>
+        <v>-100.2736376958</v>
       </c>
       <c r="O439" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="440" spans="1:15">
       <c r="A440">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B440" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C440" t="s">
         <v>24</v>
       </c>
       <c r="D440" t="s">
         <v>30</v>
       </c>
       <c r="E440" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="F440" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="G440" t="s">
-        <v>415</v>
+        <v>393</v>
       </c>
       <c r="H440" t="s">
         <v>425</v>
       </c>
       <c r="I440" t="s">
         <v>428</v>
       </c>
       <c r="J440" t="s">
         <v>429</v>
       </c>
       <c r="K440" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L440">
         <v>10000</v>
       </c>
       <c r="M440">
-        <v>25.7428251321</v>
+        <v>25.7140431922</v>
       </c>
       <c r="N440">
-        <v>-100.2500919949</v>
+        <v>-100.2169725806</v>
       </c>
       <c r="O440" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="441" spans="1:15">
       <c r="A441">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B441" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C441" t="s">
         <v>24</v>
       </c>
       <c r="D441" t="s">
         <v>30</v>
       </c>
       <c r="E441" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="F441" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="G441" t="s">
-        <v>416</v>
+        <v>393</v>
       </c>
       <c r="H441" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I441" t="s">
         <v>428</v>
       </c>
       <c r="J441" t="s">
         <v>429</v>
       </c>
       <c r="K441" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L441">
         <v>10000</v>
       </c>
       <c r="M441">
-        <v>25.7497265071</v>
+        <v>25.7407355428</v>
       </c>
       <c r="N441">
-        <v>-100.260960332</v>
+        <v>-100.3190210648</v>
       </c>
       <c r="O441" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="442" spans="1:15">
       <c r="A442">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B442" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C442" t="s">
         <v>24</v>
       </c>
       <c r="D442" t="s">
         <v>30</v>
       </c>
       <c r="E442" t="s">
-        <v>185</v>
+        <v>155</v>
       </c>
       <c r="F442" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="G442" t="s">
-        <v>417</v>
+        <v>393</v>
       </c>
       <c r="H442" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I442" t="s">
         <v>428</v>
       </c>
       <c r="J442" t="s">
         <v>429</v>
       </c>
       <c r="K442" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L442">
         <v>10000</v>
       </c>
       <c r="M442">
-        <v>25.74085376</v>
+        <v>25.7350409495</v>
       </c>
       <c r="N442">
-        <v>-100.2490003066</v>
+        <v>-100.2818736989</v>
       </c>
       <c r="O442" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="443" spans="1:15">
       <c r="A443">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B443" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C443" t="s">
         <v>24</v>
       </c>
       <c r="D443" t="s">
         <v>30</v>
       </c>
       <c r="E443" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="F443" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="G443" t="s">
-        <v>418</v>
+        <v>393</v>
       </c>
       <c r="H443" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I443" t="s">
         <v>428</v>
       </c>
       <c r="J443" t="s">
         <v>429</v>
       </c>
       <c r="K443" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L443">
         <v>10000</v>
       </c>
       <c r="M443">
-        <v>25.7161809048</v>
+        <v>25.7209731303</v>
       </c>
       <c r="N443">
-        <v>-100.2645764392</v>
+        <v>-100.2361474341</v>
       </c>
       <c r="O443" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="444" spans="1:15">
       <c r="A444">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B444" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C444" t="s">
         <v>24</v>
       </c>
       <c r="D444" t="s">
         <v>30</v>
       </c>
       <c r="E444" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="F444" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="G444" t="s">
-        <v>419</v>
+        <v>393</v>
       </c>
       <c r="H444" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I444" t="s">
         <v>428</v>
       </c>
       <c r="J444" t="s">
         <v>429</v>
       </c>
       <c r="K444" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L444">
         <v>10000</v>
       </c>
       <c r="M444">
-        <v>25.7121112805</v>
+        <v>25.7239443195</v>
       </c>
       <c r="N444">
-        <v>-100.2821906436</v>
+        <v>-100.2764481319</v>
       </c>
       <c r="O444" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="445" spans="1:15">
       <c r="A445">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B445" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C445" t="s">
         <v>24</v>
       </c>
       <c r="D445" t="s">
         <v>30</v>
       </c>
       <c r="E445" t="s">
-        <v>116</v>
+        <v>194</v>
       </c>
       <c r="F445" t="s">
-        <v>297</v>
+        <v>374</v>
       </c>
       <c r="G445" t="s">
         <v>393</v>
       </c>
       <c r="H445" t="s">
         <v>426</v>
       </c>
       <c r="I445" t="s">
         <v>428</v>
       </c>
       <c r="J445" t="s">
         <v>429</v>
       </c>
       <c r="K445" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L445">
         <v>10000</v>
       </c>
       <c r="M445">
-        <v>25.7638374025</v>
+        <v>25.7630317532</v>
       </c>
       <c r="N445">
-        <v>-100.2834655366</v>
+        <v>-100.2799709485</v>
       </c>
       <c r="O445" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="446" spans="1:15">
       <c r="A446">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B446" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C446" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D446" t="s">
         <v>30</v>
       </c>
       <c r="E446" t="s">
-        <v>117</v>
+        <v>195</v>
       </c>
       <c r="F446" t="s">
-        <v>298</v>
+        <v>375</v>
       </c>
       <c r="G446" t="s">
         <v>393</v>
       </c>
       <c r="H446" t="s">
         <v>426</v>
       </c>
       <c r="I446" t="s">
         <v>428</v>
       </c>
       <c r="J446" t="s">
         <v>429</v>
       </c>
       <c r="K446" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L446">
         <v>10000</v>
       </c>
       <c r="M446">
-        <v>25.7176582778</v>
+        <v>25.7174174334</v>
       </c>
       <c r="N446">
-        <v>-100.2792550024</v>
+        <v>-100.2453851833</v>
       </c>
       <c r="O446" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="447" spans="1:15">
       <c r="A447">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B447" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C447" t="s">
         <v>24</v>
       </c>
       <c r="D447" t="s">
         <v>30</v>
       </c>
       <c r="E447" t="s">
-        <v>196</v>
+        <v>116</v>
       </c>
       <c r="F447" t="s">
-        <v>376</v>
+        <v>297</v>
       </c>
       <c r="G447" t="s">
         <v>393</v>
       </c>
       <c r="H447" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I447" t="s">
         <v>428</v>
       </c>
       <c r="J447" t="s">
         <v>429</v>
       </c>
       <c r="K447" t="s">
         <v>432</v>
       </c>
       <c r="L447">
-        <v>35000</v>
+        <v>10000</v>
       </c>
       <c r="M447">
-        <v>25.7264751478</v>
+        <v>25.7638374025</v>
       </c>
       <c r="N447">
-        <v>-100.2661344135</v>
+        <v>-100.2834655366</v>
       </c>
       <c r="O447" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="448" spans="1:15">
       <c r="A448">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B448" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C448" t="s">
         <v>24</v>
       </c>
       <c r="D448" t="s">
         <v>30</v>
       </c>
       <c r="E448" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="F448" t="s">
-        <v>377</v>
+        <v>298</v>
       </c>
       <c r="G448" t="s">
         <v>393</v>
       </c>
       <c r="H448" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I448" t="s">
         <v>428</v>
       </c>
       <c r="J448" t="s">
         <v>429</v>
       </c>
       <c r="K448" t="s">
         <v>432</v>
       </c>
       <c r="L448">
-        <v>35000</v>
+        <v>10000</v>
       </c>
       <c r="M448">
-        <v>25.7236825478</v>
+        <v>25.7176582778</v>
       </c>
       <c r="N448">
-        <v>-100.2713226116</v>
+        <v>-100.2792550024</v>
       </c>
       <c r="O448" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="449" spans="1:15">
       <c r="A449">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B449" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C449" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D449" t="s">
         <v>30</v>
       </c>
       <c r="E449" t="s">
-        <v>118</v>
+        <v>196</v>
       </c>
       <c r="F449" t="s">
-        <v>299</v>
+        <v>376</v>
       </c>
       <c r="G449" t="s">
         <v>393</v>
       </c>
       <c r="H449" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="I449" t="s">
         <v>428</v>
       </c>
       <c r="J449" t="s">
         <v>429</v>
       </c>
       <c r="K449" t="s">
         <v>432</v>
       </c>
       <c r="L449">
-        <v>10000</v>
+        <v>35000</v>
       </c>
       <c r="M449">
-        <v>25.7199244578</v>
+        <v>25.7264751478</v>
       </c>
       <c r="N449">
-        <v>-100.2678422577</v>
+        <v>-100.2661344135</v>
       </c>
       <c r="O449" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="450" spans="1:15">
       <c r="A450">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B450" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C450" t="s">
         <v>24</v>
       </c>
       <c r="D450" t="s">
         <v>30</v>
       </c>
       <c r="E450" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="F450" t="s">
-        <v>300</v>
+        <v>377</v>
       </c>
       <c r="G450" t="s">
         <v>393</v>
       </c>
       <c r="H450" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="I450" t="s">
         <v>428</v>
       </c>
       <c r="J450" t="s">
         <v>429</v>
       </c>
       <c r="K450" t="s">
         <v>432</v>
       </c>
       <c r="L450">
-        <v>10000</v>
+        <v>35000</v>
       </c>
       <c r="M450">
-        <v>25.7207135862</v>
+        <v>25.7236825478</v>
       </c>
       <c r="N450">
-        <v>-100.2404388172</v>
+        <v>-100.2713226116</v>
       </c>
       <c r="O450" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="451" spans="1:15">
       <c r="A451">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B451" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C451" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D451" t="s">
         <v>30</v>
       </c>
       <c r="E451" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="F451" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="G451" t="s">
         <v>393</v>
       </c>
       <c r="H451" t="s">
         <v>426</v>
       </c>
       <c r="I451" t="s">
         <v>428</v>
       </c>
       <c r="J451" t="s">
         <v>429</v>
       </c>
       <c r="K451" t="s">
         <v>432</v>
       </c>
       <c r="L451">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M451">
-        <v>25.7242022916</v>
+        <v>25.7199244578</v>
       </c>
       <c r="N451">
-        <v>-100.2339539</v>
+        <v>-100.2678422577</v>
       </c>
       <c r="O451" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="452" spans="1:15">
       <c r="A452">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B452" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C452" t="s">
         <v>24</v>
       </c>
       <c r="D452" t="s">
         <v>30</v>
       </c>
       <c r="E452" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="F452" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="G452" t="s">
         <v>393</v>
       </c>
       <c r="H452" t="s">
         <v>426</v>
       </c>
       <c r="I452" t="s">
         <v>428</v>
       </c>
       <c r="J452" t="s">
         <v>429</v>
       </c>
       <c r="K452" t="s">
         <v>432</v>
       </c>
       <c r="L452">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M452">
-        <v>25.7117484308</v>
+        <v>25.7207135862</v>
       </c>
       <c r="N452">
-        <v>-100.254281073</v>
+        <v>-100.2404388172</v>
       </c>
       <c r="O452" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="453" spans="1:15">
       <c r="A453">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B453" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C453" t="s">
         <v>24</v>
       </c>
       <c r="D453" t="s">
         <v>30</v>
       </c>
       <c r="E453" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="F453" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="G453" t="s">
         <v>393</v>
       </c>
       <c r="H453" t="s">
         <v>426</v>
       </c>
       <c r="I453" t="s">
         <v>428</v>
       </c>
       <c r="J453" t="s">
         <v>429</v>
       </c>
       <c r="K453" t="s">
         <v>432</v>
       </c>
       <c r="L453">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M453">
-        <v>25.7259309597</v>
+        <v>25.7242022916</v>
       </c>
       <c r="N453">
-        <v>-100.2464010164</v>
+        <v>-100.2339539</v>
       </c>
       <c r="O453" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="454" spans="1:15">
       <c r="A454">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B454" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C454" t="s">
         <v>24</v>
       </c>
       <c r="D454" t="s">
         <v>30</v>
       </c>
       <c r="E454" t="s">
-        <v>197</v>
+        <v>121</v>
       </c>
       <c r="F454" t="s">
-        <v>378</v>
+        <v>302</v>
       </c>
       <c r="G454" t="s">
         <v>393</v>
       </c>
       <c r="H454" t="s">
         <v>426</v>
       </c>
       <c r="I454" t="s">
         <v>428</v>
       </c>
       <c r="J454" t="s">
         <v>429</v>
       </c>
       <c r="K454" t="s">
         <v>432</v>
       </c>
       <c r="L454">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M454">
-        <v>25.7292547005</v>
+        <v>25.7117484308</v>
       </c>
       <c r="N454">
-        <v>-100.2411995889</v>
+        <v>-100.254281073</v>
       </c>
       <c r="O454" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="455" spans="1:15">
       <c r="A455">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B455" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C455" t="s">
         <v>24</v>
       </c>
       <c r="D455" t="s">
         <v>30</v>
       </c>
       <c r="E455" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F455" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="G455" t="s">
         <v>393</v>
       </c>
       <c r="H455" t="s">
         <v>426</v>
       </c>
       <c r="I455" t="s">
         <v>428</v>
       </c>
       <c r="J455" t="s">
         <v>429</v>
       </c>
       <c r="K455" t="s">
         <v>432</v>
       </c>
       <c r="L455">
         <v>10000</v>
       </c>
       <c r="M455">
-        <v>25.7143739976</v>
+        <v>25.7259309597</v>
       </c>
       <c r="N455">
-        <v>-100.2764751693</v>
+        <v>-100.2464010164</v>
       </c>
       <c r="O455" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="456" spans="1:15">
       <c r="A456">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B456" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C456" t="s">
         <v>24</v>
       </c>
       <c r="D456" t="s">
         <v>30</v>
       </c>
       <c r="E456" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F456" t="s">
-        <v>305</v>
+        <v>378</v>
       </c>
       <c r="G456" t="s">
         <v>393</v>
       </c>
       <c r="H456" t="s">
         <v>426</v>
       </c>
       <c r="I456" t="s">
         <v>428</v>
       </c>
       <c r="J456" t="s">
         <v>429</v>
       </c>
       <c r="K456" t="s">
         <v>432</v>
       </c>
       <c r="L456">
         <v>10000</v>
       </c>
       <c r="M456">
-        <v>25.7261941636</v>
+        <v>25.7292547005</v>
       </c>
       <c r="N456">
-        <v>-100.2734353889</v>
+        <v>-100.2411995889</v>
       </c>
       <c r="O456" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="457" spans="1:15">
       <c r="A457">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B457" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C457" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D457" t="s">
         <v>30</v>
       </c>
       <c r="E457" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F457" t="s">
-        <v>379</v>
+        <v>304</v>
       </c>
       <c r="G457" t="s">
         <v>393</v>
       </c>
       <c r="H457" t="s">
         <v>426</v>
       </c>
       <c r="I457" t="s">
         <v>428</v>
       </c>
       <c r="J457" t="s">
         <v>429</v>
       </c>
       <c r="K457" t="s">
         <v>432</v>
       </c>
       <c r="L457">
         <v>10000</v>
       </c>
       <c r="M457">
-        <v>25.7299325248</v>
+        <v>25.7143739976</v>
       </c>
       <c r="N457">
-        <v>-100.2676822944</v>
+        <v>-100.2764751693</v>
       </c>
       <c r="O457" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="458" spans="1:15">
       <c r="A458">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B458" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C458" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D458" t="s">
         <v>30</v>
       </c>
       <c r="E458" t="s">
-        <v>126</v>
+        <v>198</v>
       </c>
       <c r="F458" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="G458" t="s">
         <v>393</v>
       </c>
       <c r="H458" t="s">
         <v>426</v>
       </c>
       <c r="I458" t="s">
         <v>428</v>
       </c>
       <c r="J458" t="s">
         <v>429</v>
       </c>
       <c r="K458" t="s">
         <v>432</v>
       </c>
       <c r="L458">
         <v>10000</v>
       </c>
       <c r="M458">
-        <v>25.7315322213</v>
+        <v>25.7261941636</v>
       </c>
       <c r="N458">
-        <v>-100.2730503865</v>
+        <v>-100.2734353889</v>
       </c>
       <c r="O458" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="459" spans="1:15">
       <c r="A459">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B459" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C459" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D459" t="s">
         <v>30</v>
       </c>
       <c r="E459" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="F459" t="s">
-        <v>308</v>
+        <v>379</v>
       </c>
       <c r="G459" t="s">
         <v>393</v>
       </c>
       <c r="H459" t="s">
         <v>426</v>
       </c>
       <c r="I459" t="s">
         <v>428</v>
       </c>
       <c r="J459" t="s">
         <v>429</v>
       </c>
       <c r="K459" t="s">
         <v>432</v>
       </c>
       <c r="L459">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M459">
-        <v>25.7511550553</v>
+        <v>25.7299325248</v>
       </c>
       <c r="N459">
-        <v>-100.2934995582</v>
+        <v>-100.2676822944</v>
       </c>
       <c r="O459" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="460" spans="1:15">
       <c r="A460">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B460" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C460" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D460" t="s">
         <v>30</v>
       </c>
       <c r="E460" t="s">
-        <v>199</v>
+        <v>126</v>
       </c>
       <c r="F460" t="s">
-        <v>380</v>
+        <v>307</v>
       </c>
       <c r="G460" t="s">
         <v>393</v>
       </c>
       <c r="H460" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I460" t="s">
         <v>428</v>
       </c>
       <c r="J460" t="s">
         <v>429</v>
       </c>
       <c r="K460" t="s">
         <v>432</v>
       </c>
       <c r="L460">
-        <v>40000</v>
+        <v>10000</v>
       </c>
       <c r="M460">
-        <v>25.7122679963</v>
+        <v>25.7315322213</v>
       </c>
       <c r="N460">
-        <v>-100.2431885852</v>
+        <v>-100.2730503865</v>
       </c>
       <c r="O460" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="461" spans="1:15">
       <c r="A461">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B461" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C461" t="s">
         <v>24</v>
       </c>
       <c r="D461" t="s">
         <v>30</v>
       </c>
       <c r="E461" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F461" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="G461" t="s">
         <v>393</v>
       </c>
       <c r="H461" t="s">
         <v>426</v>
       </c>
       <c r="I461" t="s">
         <v>428</v>
       </c>
       <c r="J461" t="s">
         <v>429</v>
       </c>
       <c r="K461" t="s">
         <v>432</v>
       </c>
       <c r="L461">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M461">
-        <v>25.7253686454</v>
+        <v>25.7511550553</v>
       </c>
       <c r="N461">
-        <v>-100.2431476484</v>
+        <v>-100.2934995582</v>
       </c>
       <c r="O461" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="462" spans="1:15">
       <c r="A462">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B462" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C462" t="s">
         <v>24</v>
       </c>
       <c r="D462" t="s">
         <v>30</v>
       </c>
       <c r="E462" t="s">
-        <v>129</v>
+        <v>199</v>
       </c>
       <c r="F462" t="s">
-        <v>310</v>
+        <v>380</v>
       </c>
       <c r="G462" t="s">
         <v>393</v>
       </c>
       <c r="H462" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="I462" t="s">
         <v>428</v>
       </c>
       <c r="J462" t="s">
         <v>429</v>
       </c>
       <c r="K462" t="s">
         <v>432</v>
       </c>
       <c r="L462">
-        <v>10000</v>
+        <v>40000</v>
       </c>
       <c r="M462">
-        <v>25.7273004958</v>
+        <v>25.7122679963</v>
       </c>
       <c r="N462">
-        <v>-100.2361846619</v>
+        <v>-100.2431885852</v>
       </c>
       <c r="O462" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="463" spans="1:15">
       <c r="A463">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B463" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C463" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D463" t="s">
         <v>30</v>
       </c>
       <c r="E463" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F463" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="G463" t="s">
         <v>393</v>
       </c>
       <c r="H463" t="s">
         <v>426</v>
       </c>
       <c r="I463" t="s">
         <v>428</v>
       </c>
       <c r="J463" t="s">
         <v>429</v>
       </c>
       <c r="K463" t="s">
         <v>432</v>
       </c>
       <c r="L463">
         <v>10000</v>
       </c>
       <c r="M463">
-        <v>25.7330352314</v>
+        <v>25.7253686454</v>
       </c>
       <c r="N463">
-        <v>-100.2768318693</v>
+        <v>-100.2431476484</v>
       </c>
       <c r="O463" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="464" spans="1:15">
       <c r="A464">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B464" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C464" t="s">
         <v>24</v>
       </c>
       <c r="D464" t="s">
         <v>30</v>
       </c>
       <c r="E464" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F464" t="s">
-        <v>220</v>
+        <v>310</v>
       </c>
       <c r="G464" t="s">
         <v>393</v>
       </c>
       <c r="H464" t="s">
         <v>426</v>
       </c>
       <c r="I464" t="s">
         <v>428</v>
       </c>
       <c r="J464" t="s">
         <v>429</v>
       </c>
       <c r="K464" t="s">
         <v>432</v>
       </c>
       <c r="L464">
         <v>10000</v>
       </c>
       <c r="M464">
-        <v>25.7685301274</v>
+        <v>25.7273004958</v>
       </c>
       <c r="N464">
-        <v>-100.274719327</v>
+        <v>-100.2361846619</v>
       </c>
       <c r="O464" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="465" spans="1:15">
       <c r="A465">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B465" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C465" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D465" t="s">
         <v>30</v>
       </c>
       <c r="E465" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="F465" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="G465" t="s">
         <v>393</v>
       </c>
       <c r="H465" t="s">
         <v>426</v>
       </c>
       <c r="I465" t="s">
         <v>428</v>
       </c>
       <c r="J465" t="s">
         <v>429</v>
       </c>
       <c r="K465" t="s">
         <v>432</v>
       </c>
       <c r="L465">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M465">
-        <v>25.7138794586</v>
+        <v>25.7330352314</v>
       </c>
       <c r="N465">
-        <v>-100.2796737638</v>
+        <v>-100.2768318693</v>
       </c>
       <c r="O465" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="466" spans="1:15">
       <c r="A466">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B466" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C466" t="s">
         <v>24</v>
       </c>
       <c r="D466" t="s">
         <v>30</v>
       </c>
       <c r="E466" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F466" t="s">
-        <v>313</v>
+        <v>220</v>
       </c>
       <c r="G466" t="s">
         <v>393</v>
       </c>
       <c r="H466" t="s">
         <v>426</v>
       </c>
       <c r="I466" t="s">
         <v>428</v>
       </c>
       <c r="J466" t="s">
         <v>429</v>
       </c>
       <c r="K466" t="s">
         <v>432</v>
       </c>
       <c r="L466">
         <v>10000</v>
       </c>
       <c r="M466">
-        <v>25.7619729935</v>
+        <v>25.7685301274</v>
       </c>
       <c r="N466">
-        <v>-100.2823983582</v>
+        <v>-100.274719327</v>
       </c>
       <c r="O466" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="467" spans="1:15">
       <c r="A467">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B467" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C467" t="s">
         <v>24</v>
       </c>
       <c r="D467" t="s">
         <v>30</v>
       </c>
       <c r="E467" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="F467" t="s">
-        <v>381</v>
+        <v>312</v>
       </c>
       <c r="G467" t="s">
         <v>393</v>
       </c>
       <c r="H467" t="s">
         <v>426</v>
       </c>
       <c r="I467" t="s">
         <v>428</v>
       </c>
       <c r="J467" t="s">
         <v>429</v>
       </c>
       <c r="K467" t="s">
         <v>432</v>
       </c>
       <c r="L467">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M467">
-        <v>25.7551034031</v>
+        <v>25.7138794586</v>
       </c>
       <c r="N467">
-        <v>-100.2994638429</v>
+        <v>-100.2796737638</v>
       </c>
       <c r="O467" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="468" spans="1:15">
       <c r="A468">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B468" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C468" t="s">
         <v>24</v>
       </c>
       <c r="D468" t="s">
         <v>30</v>
       </c>
       <c r="E468" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F468" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="G468" t="s">
         <v>393</v>
       </c>
       <c r="H468" t="s">
         <v>426</v>
       </c>
       <c r="I468" t="s">
         <v>428</v>
       </c>
       <c r="J468" t="s">
         <v>429</v>
       </c>
       <c r="K468" t="s">
         <v>432</v>
       </c>
       <c r="L468">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M468">
-        <v>25.7293850305</v>
+        <v>25.7619729935</v>
       </c>
       <c r="N468">
-        <v>-100.2960333429</v>
+        <v>-100.2823983582</v>
       </c>
       <c r="O468" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="469" spans="1:15">
       <c r="A469">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B469" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C469" t="s">
         <v>24</v>
       </c>
       <c r="D469" t="s">
         <v>30</v>
       </c>
       <c r="E469" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F469" t="s">
-        <v>315</v>
+        <v>381</v>
       </c>
       <c r="G469" t="s">
         <v>393</v>
       </c>
       <c r="H469" t="s">
         <v>426</v>
       </c>
       <c r="I469" t="s">
         <v>428</v>
       </c>
       <c r="J469" t="s">
         <v>429</v>
       </c>
       <c r="K469" t="s">
         <v>432</v>
       </c>
       <c r="L469">
         <v>10000</v>
       </c>
       <c r="M469">
-        <v>25.7121848376</v>
+        <v>25.7551034031</v>
       </c>
       <c r="N469">
-        <v>-100.2440108307</v>
+        <v>-100.2994638429</v>
       </c>
       <c r="O469" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="470" spans="1:15">
       <c r="A470">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B470" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C470" t="s">
         <v>24</v>
       </c>
       <c r="D470" t="s">
         <v>30</v>
       </c>
       <c r="E470" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F470" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="G470" t="s">
         <v>393</v>
       </c>
       <c r="H470" t="s">
         <v>426</v>
       </c>
       <c r="I470" t="s">
         <v>428</v>
       </c>
       <c r="J470" t="s">
         <v>429</v>
       </c>
       <c r="K470" t="s">
         <v>432</v>
       </c>
       <c r="L470">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M470">
-        <v>25.7614164944</v>
+        <v>25.7293850305</v>
       </c>
       <c r="N470">
-        <v>-100.3223841573</v>
+        <v>-100.2960333429</v>
       </c>
       <c r="O470" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="471" spans="1:15">
       <c r="A471">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B471" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C471" t="s">
         <v>24</v>
       </c>
       <c r="D471" t="s">
         <v>30</v>
       </c>
       <c r="E471" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F471" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="G471" t="s">
         <v>393</v>
       </c>
       <c r="H471" t="s">
         <v>426</v>
       </c>
       <c r="I471" t="s">
         <v>428</v>
       </c>
       <c r="J471" t="s">
         <v>429</v>
       </c>
       <c r="K471" t="s">
         <v>432</v>
       </c>
       <c r="L471">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M471">
-        <v>25.7551130661</v>
+        <v>25.7121848376</v>
       </c>
       <c r="N471">
-        <v>-100.3000324712</v>
+        <v>-100.2440108307</v>
       </c>
       <c r="O471" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="472" spans="1:15">
       <c r="A472">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B472" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C472" t="s">
         <v>24</v>
       </c>
       <c r="D472" t="s">
         <v>30</v>
       </c>
       <c r="E472" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F472" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G472" t="s">
         <v>393</v>
       </c>
       <c r="H472" t="s">
         <v>426</v>
       </c>
       <c r="I472" t="s">
         <v>428</v>
       </c>
       <c r="J472" t="s">
         <v>429</v>
       </c>
       <c r="K472" t="s">
         <v>432</v>
       </c>
       <c r="L472">
         <v>10000</v>
       </c>
       <c r="M472">
-        <v>25.7194523495</v>
+        <v>25.7614164944</v>
       </c>
       <c r="N472">
-        <v>-100.2532145598</v>
+        <v>-100.3223841573</v>
       </c>
       <c r="O472" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="473" spans="1:15">
       <c r="A473">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B473" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C473" t="s">
         <v>24</v>
       </c>
       <c r="D473" t="s">
         <v>30</v>
       </c>
       <c r="E473" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F473" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="G473" t="s">
         <v>393</v>
       </c>
       <c r="H473" t="s">
         <v>426</v>
       </c>
       <c r="I473" t="s">
         <v>428</v>
       </c>
       <c r="J473" t="s">
         <v>429</v>
       </c>
       <c r="K473" t="s">
         <v>432</v>
       </c>
       <c r="L473">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M473">
-        <v>25.7173139214</v>
+        <v>25.7551130661</v>
       </c>
       <c r="N473">
-        <v>-100.2595229638</v>
+        <v>-100.3000324712</v>
       </c>
       <c r="O473" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="474" spans="1:15">
       <c r="A474">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B474" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C474" t="s">
         <v>24</v>
       </c>
       <c r="D474" t="s">
         <v>30</v>
       </c>
       <c r="E474" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F474" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="G474" t="s">
         <v>393</v>
       </c>
       <c r="H474" t="s">
         <v>426</v>
       </c>
       <c r="I474" t="s">
         <v>428</v>
       </c>
       <c r="J474" t="s">
         <v>429</v>
       </c>
       <c r="K474" t="s">
         <v>432</v>
       </c>
       <c r="L474">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M474">
-        <v>25.7173525858</v>
+        <v>25.7194523495</v>
       </c>
       <c r="N474">
-        <v>-100.2597589981</v>
+        <v>-100.2532145598</v>
       </c>
       <c r="O474" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="475" spans="1:15">
       <c r="A475">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B475" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C475" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D475" t="s">
         <v>30</v>
       </c>
       <c r="E475" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="F475" t="s">
-        <v>320</v>
+        <v>382</v>
       </c>
       <c r="G475" t="s">
         <v>393</v>
       </c>
       <c r="H475" t="s">
         <v>426</v>
       </c>
       <c r="I475" t="s">
         <v>428</v>
       </c>
       <c r="J475" t="s">
         <v>429</v>
       </c>
       <c r="K475" t="s">
         <v>432</v>
       </c>
       <c r="L475">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M475">
-        <v>25.7172462586</v>
+        <v>25.7600553213</v>
       </c>
       <c r="N475">
-        <v>-100.259769727</v>
+        <v>-100.2773096288</v>
       </c>
       <c r="O475" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="476" spans="1:15">
       <c r="A476">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B476" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C476" t="s">
         <v>24</v>
       </c>
       <c r="D476" t="s">
         <v>30</v>
       </c>
       <c r="E476" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F476" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="G476" t="s">
         <v>393</v>
       </c>
       <c r="H476" t="s">
         <v>426</v>
       </c>
       <c r="I476" t="s">
         <v>428</v>
       </c>
       <c r="J476" t="s">
         <v>429</v>
       </c>
       <c r="K476" t="s">
         <v>432</v>
       </c>
       <c r="L476">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M476">
-        <v>25.7188465207</v>
+        <v>25.7173139214</v>
       </c>
       <c r="N476">
-        <v>-100.2575943981</v>
+        <v>-100.2595229638</v>
       </c>
       <c r="O476" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="477" spans="1:15">
       <c r="A477">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B477" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C477" t="s">
         <v>24</v>
       </c>
       <c r="D477" t="s">
         <v>30</v>
       </c>
       <c r="E477" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F477" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="G477" t="s">
         <v>393</v>
       </c>
       <c r="H477" t="s">
         <v>426</v>
       </c>
       <c r="I477" t="s">
         <v>428</v>
       </c>
       <c r="J477" t="s">
         <v>429</v>
       </c>
       <c r="K477" t="s">
         <v>432</v>
       </c>
       <c r="L477">
         <v>5000</v>
       </c>
       <c r="M477">
-        <v>25.7189238485</v>
+        <v>25.7173525858</v>
       </c>
       <c r="N477">
-        <v>-100.2577124153</v>
+        <v>-100.2597589981</v>
       </c>
       <c r="O477" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="478" spans="1:15">
       <c r="A478">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B478" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C478" t="s">
         <v>24</v>
       </c>
       <c r="D478" t="s">
         <v>30</v>
       </c>
       <c r="E478" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F478" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="G478" t="s">
         <v>393</v>
       </c>
       <c r="H478" t="s">
         <v>426</v>
       </c>
       <c r="I478" t="s">
         <v>428</v>
       </c>
       <c r="J478" t="s">
         <v>429</v>
       </c>
       <c r="K478" t="s">
         <v>432</v>
       </c>
       <c r="L478">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M478">
-        <v>25.7095602357</v>
+        <v>25.7172462586</v>
       </c>
       <c r="N478">
-        <v>-100.2682911442</v>
+        <v>-100.259769727</v>
       </c>
       <c r="O478" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="479" spans="1:15">
       <c r="A479">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B479" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C479" t="s">
         <v>24</v>
       </c>
       <c r="D479" t="s">
         <v>30</v>
       </c>
       <c r="E479" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="F479" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="G479" t="s">
         <v>393</v>
       </c>
       <c r="H479" t="s">
         <v>426</v>
       </c>
       <c r="I479" t="s">
         <v>428</v>
       </c>
       <c r="J479" t="s">
         <v>429</v>
       </c>
       <c r="K479" t="s">
         <v>432</v>
       </c>
       <c r="L479">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M479">
-        <v>25.7409726321</v>
+        <v>25.7188465207</v>
       </c>
       <c r="N479">
-        <v>-100.2581967</v>
+        <v>-100.2575943981</v>
       </c>
       <c r="O479" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="480" spans="1:15">
       <c r="A480">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B480" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C480" t="s">
         <v>24</v>
       </c>
       <c r="D480" t="s">
         <v>30</v>
       </c>
       <c r="E480" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F480" t="s">
-        <v>237</v>
+        <v>321</v>
       </c>
       <c r="G480" t="s">
         <v>393</v>
       </c>
       <c r="H480" t="s">
         <v>426</v>
       </c>
       <c r="I480" t="s">
         <v>428</v>
       </c>
       <c r="J480" t="s">
         <v>429</v>
       </c>
       <c r="K480" t="s">
         <v>432</v>
       </c>
       <c r="L480">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M480">
-        <v>25.7369212388</v>
+        <v>25.7189238485</v>
       </c>
       <c r="N480">
-        <v>-100.2675422847</v>
+        <v>-100.2577124153</v>
       </c>
       <c r="O480" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="481" spans="1:15">
       <c r="A481">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B481" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C481" t="s">
         <v>24</v>
       </c>
       <c r="D481" t="s">
         <v>30</v>
       </c>
       <c r="E481" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="F481" t="s">
-        <v>383</v>
+        <v>322</v>
       </c>
       <c r="G481" t="s">
         <v>393</v>
       </c>
       <c r="H481" t="s">
         <v>426</v>
       </c>
       <c r="I481" t="s">
         <v>428</v>
       </c>
       <c r="J481" t="s">
         <v>429</v>
       </c>
       <c r="K481" t="s">
         <v>432</v>
       </c>
       <c r="L481">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="M481">
-        <v>25.7308760776</v>
+        <v>25.7095602357</v>
       </c>
       <c r="N481">
-        <v>-100.2442349712</v>
+        <v>-100.2682911442</v>
       </c>
       <c r="O481" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="482" spans="1:15">
       <c r="A482">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B482" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C482" t="s">
         <v>24</v>
       </c>
       <c r="D482" t="s">
         <v>30</v>
       </c>
       <c r="E482" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F482" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="G482" t="s">
         <v>393</v>
       </c>
       <c r="H482" t="s">
         <v>426</v>
       </c>
       <c r="I482" t="s">
         <v>428</v>
       </c>
       <c r="J482" t="s">
         <v>429</v>
       </c>
       <c r="K482" t="s">
         <v>432</v>
       </c>
       <c r="L482">
         <v>10000</v>
       </c>
       <c r="M482">
-        <v>25.7062909208</v>
+        <v>25.7409726321</v>
       </c>
       <c r="N482">
-        <v>-100.2668063981</v>
+        <v>-100.2581967</v>
       </c>
       <c r="O482" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="483" spans="1:15">
       <c r="A483">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B483" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C483" t="s">
         <v>24</v>
       </c>
       <c r="D483" t="s">
         <v>30</v>
       </c>
       <c r="E483" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F483" t="s">
-        <v>325</v>
+        <v>237</v>
       </c>
       <c r="G483" t="s">
         <v>393</v>
       </c>
       <c r="H483" t="s">
         <v>426</v>
       </c>
       <c r="I483" t="s">
         <v>428</v>
       </c>
       <c r="J483" t="s">
         <v>429</v>
       </c>
       <c r="K483" t="s">
         <v>432</v>
       </c>
       <c r="L483">
         <v>10000</v>
       </c>
       <c r="M483">
-        <v>25.7100623343</v>
+        <v>25.7369212388</v>
       </c>
       <c r="N483">
-        <v>-100.2703628405</v>
+        <v>-100.2675422847</v>
       </c>
       <c r="O483" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="484" spans="1:15">
       <c r="A484">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B484" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C484" t="s">
         <v>24</v>
       </c>
       <c r="D484" t="s">
         <v>30</v>
       </c>
       <c r="E484" t="s">
-        <v>146</v>
+        <v>200</v>
       </c>
       <c r="F484" t="s">
-        <v>326</v>
+        <v>383</v>
       </c>
       <c r="G484" t="s">
         <v>393</v>
       </c>
       <c r="H484" t="s">
         <v>426</v>
       </c>
       <c r="I484" t="s">
         <v>428</v>
       </c>
       <c r="J484" t="s">
         <v>429</v>
       </c>
       <c r="K484" t="s">
         <v>432</v>
       </c>
       <c r="L484">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="M484">
-        <v>25.7190503822</v>
+        <v>25.7308760776</v>
       </c>
       <c r="N484">
-        <v>-100.2243984135</v>
+        <v>-100.2442349712</v>
       </c>
       <c r="O484" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="485" spans="1:15">
       <c r="A485">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B485" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C485" t="s">
         <v>24</v>
       </c>
       <c r="D485" t="s">
         <v>30</v>
       </c>
       <c r="E485" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="F485" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="G485" t="s">
         <v>393</v>
       </c>
       <c r="H485" t="s">
         <v>426</v>
       </c>
       <c r="I485" t="s">
         <v>428</v>
       </c>
       <c r="J485" t="s">
         <v>429</v>
       </c>
       <c r="K485" t="s">
         <v>432</v>
       </c>
       <c r="L485">
         <v>10000</v>
       </c>
       <c r="M485">
-        <v>25.7620723153</v>
+        <v>25.7062909208</v>
       </c>
       <c r="N485">
-        <v>-100.2690364712</v>
+        <v>-100.2668063981</v>
       </c>
       <c r="O485" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="486" spans="1:15">
       <c r="A486">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B486" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C486" t="s">
         <v>24</v>
       </c>
       <c r="D486" t="s">
         <v>30</v>
       </c>
       <c r="E486" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="F486" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="G486" t="s">
         <v>393</v>
       </c>
       <c r="H486" t="s">
         <v>426</v>
       </c>
       <c r="I486" t="s">
         <v>428</v>
       </c>
       <c r="J486" t="s">
         <v>429</v>
       </c>
       <c r="K486" t="s">
         <v>432</v>
       </c>
       <c r="L486">
         <v>10000</v>
       </c>
       <c r="M486">
-        <v>25.7670234672</v>
+        <v>25.7100623343</v>
       </c>
       <c r="N486">
-        <v>-100.2815475779</v>
+        <v>-100.2703628405</v>
       </c>
       <c r="O486" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="487" spans="1:15">
       <c r="A487">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B487" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C487" t="s">
         <v>24</v>
       </c>
       <c r="D487" t="s">
         <v>30</v>
       </c>
       <c r="E487" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="F487" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="G487" t="s">
         <v>393</v>
       </c>
       <c r="H487" t="s">
         <v>426</v>
       </c>
       <c r="I487" t="s">
         <v>428</v>
       </c>
       <c r="J487" t="s">
         <v>429</v>
       </c>
       <c r="K487" t="s">
         <v>432</v>
       </c>
       <c r="L487">
         <v>10000</v>
       </c>
       <c r="M487">
-        <v>25.7127653634</v>
+        <v>25.7190503822</v>
       </c>
       <c r="N487">
-        <v>-100.2567272423</v>
+        <v>-100.2243984135</v>
       </c>
       <c r="O487" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="488" spans="1:15">
       <c r="A488">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B488" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C488" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D488" t="s">
         <v>30</v>
       </c>
       <c r="E488" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="F488" t="s">
-        <v>382</v>
+        <v>327</v>
       </c>
       <c r="G488" t="s">
         <v>393</v>
       </c>
       <c r="H488" t="s">
         <v>426</v>
       </c>
       <c r="I488" t="s">
         <v>428</v>
       </c>
       <c r="J488" t="s">
         <v>429</v>
       </c>
       <c r="K488" t="s">
         <v>432</v>
       </c>
       <c r="L488">
-        <v>80000</v>
+        <v>10000</v>
       </c>
       <c r="M488">
-        <v>25.7600070082</v>
+        <v>25.7620723153</v>
       </c>
       <c r="N488">
-        <v>-100.2772881712</v>
+        <v>-100.2690364712</v>
       </c>
       <c r="O488" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
     </row>
     <row r="489" spans="1:15">
       <c r="A489">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B489" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C489" t="s">
         <v>24</v>
       </c>
       <c r="D489" t="s">
         <v>30</v>
       </c>
       <c r="E489" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F489" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="G489" t="s">
         <v>393</v>
       </c>
       <c r="H489" t="s">
         <v>426</v>
       </c>
       <c r="I489" t="s">
         <v>428</v>
       </c>
       <c r="J489" t="s">
         <v>429</v>
       </c>
       <c r="K489" t="s">
         <v>432</v>
       </c>
       <c r="L489">
         <v>10000</v>
       </c>
       <c r="M489">
-        <v>25.7591749482</v>
+        <v>25.7670234672</v>
       </c>
       <c r="N489">
-        <v>-100.2666634135</v>
+        <v>-100.2815475779</v>
       </c>
       <c r="O489" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="490" spans="1:15">
       <c r="A490">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B490" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C490" t="s">
         <v>24</v>
       </c>
       <c r="D490" t="s">
         <v>30</v>
       </c>
       <c r="E490" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F490" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="G490" t="s">
         <v>393</v>
       </c>
       <c r="H490" t="s">
         <v>426</v>
       </c>
       <c r="I490" t="s">
         <v>428</v>
       </c>
       <c r="J490" t="s">
         <v>429</v>
       </c>
       <c r="K490" t="s">
         <v>432</v>
       </c>
       <c r="L490">
         <v>10000</v>
       </c>
       <c r="M490">
-        <v>25.7324176652</v>
+        <v>25.7127653634</v>
       </c>
       <c r="N490">
-        <v>-100.2123370987</v>
+        <v>-100.2567272423</v>
       </c>
       <c r="O490" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="491" spans="1:15">
       <c r="A491">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B491" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C491" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D491" t="s">
         <v>30</v>
       </c>
       <c r="E491" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="F491" t="s">
-        <v>332</v>
+        <v>382</v>
       </c>
       <c r="G491" t="s">
         <v>393</v>
       </c>
       <c r="H491" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="I491" t="s">
         <v>428</v>
       </c>
       <c r="J491" t="s">
         <v>429</v>
       </c>
       <c r="K491" t="s">
         <v>432</v>
       </c>
       <c r="L491">
-        <v>10000</v>
+        <v>80000</v>
       </c>
       <c r="M491">
-        <v>25.7347243145</v>
+        <v>25.7600070082</v>
       </c>
       <c r="N491">
-        <v>-100.2194187847</v>
+        <v>-100.2772881712</v>
       </c>
       <c r="O491" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="492" spans="1:15">
       <c r="A492">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B492" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C492" t="s">
         <v>24</v>
       </c>
       <c r="D492" t="s">
         <v>30</v>
       </c>
       <c r="E492" t="s">
-        <v>127</v>
+        <v>150</v>
       </c>
       <c r="F492" t="s">
-        <v>308</v>
+        <v>330</v>
       </c>
       <c r="G492" t="s">
         <v>393</v>
       </c>
       <c r="H492" t="s">
         <v>426</v>
       </c>
       <c r="I492" t="s">
         <v>428</v>
       </c>
       <c r="J492" t="s">
         <v>429</v>
       </c>
       <c r="K492" t="s">
         <v>432</v>
       </c>
       <c r="L492">
         <v>10000</v>
       </c>
       <c r="M492">
-        <v>25.7511260652</v>
+        <v>25.7591749482</v>
       </c>
       <c r="N492">
-        <v>-100.2936497619</v>
+        <v>-100.2666634135</v>
       </c>
       <c r="O492" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="493" spans="1:15">
       <c r="A493">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B493" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C493" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D493" t="s">
         <v>30</v>
       </c>
       <c r="E493" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="F493" t="s">
-        <v>333</v>
+        <v>384</v>
       </c>
       <c r="G493" t="s">
         <v>393</v>
       </c>
       <c r="H493" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="I493" t="s">
         <v>428</v>
       </c>
       <c r="J493" t="s">
         <v>429</v>
       </c>
       <c r="K493" t="s">
         <v>432</v>
       </c>
       <c r="L493">
-        <v>10000</v>
+        <v>80000</v>
       </c>
       <c r="M493">
-        <v>25.7028706457</v>
+        <v>25.7178655222</v>
       </c>
       <c r="N493">
-        <v>-100.2649884288</v>
+        <v>-100.2458633558</v>
       </c>
       <c r="O493" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="494" spans="1:15">
       <c r="A494">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B494" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C494" t="s">
         <v>24</v>
       </c>
       <c r="D494" t="s">
         <v>30</v>
       </c>
       <c r="E494" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F494" t="s">
-        <v>249</v>
+        <v>331</v>
       </c>
       <c r="G494" t="s">
         <v>393</v>
       </c>
       <c r="H494" t="s">
         <v>426</v>
       </c>
       <c r="I494" t="s">
         <v>428</v>
       </c>
       <c r="J494" t="s">
         <v>429</v>
       </c>
       <c r="K494" t="s">
         <v>432</v>
       </c>
       <c r="L494">
         <v>10000</v>
       </c>
       <c r="M494">
-        <v>25.7257812683</v>
+        <v>25.7324176652</v>
       </c>
       <c r="N494">
-        <v>-100.2312698772</v>
+        <v>-100.2123370987</v>
       </c>
       <c r="O494" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="495" spans="1:15">
       <c r="A495">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B495" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C495" t="s">
         <v>24</v>
       </c>
       <c r="D495" t="s">
         <v>30</v>
       </c>
       <c r="E495" t="s">
-        <v>202</v>
+        <v>152</v>
       </c>
       <c r="F495" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="G495" t="s">
         <v>393</v>
       </c>
       <c r="H495" t="s">
         <v>426</v>
       </c>
       <c r="I495" t="s">
         <v>428</v>
       </c>
       <c r="J495" t="s">
         <v>429</v>
       </c>
       <c r="K495" t="s">
         <v>432</v>
       </c>
       <c r="L495">
         <v>10000</v>
       </c>
       <c r="M495">
-        <v>25.732806527</v>
+        <v>25.7347243145</v>
       </c>
       <c r="N495">
-        <v>-100.2810668442</v>
+        <v>-100.2194187847</v>
       </c>
       <c r="O495" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="496" spans="1:15">
       <c r="A496">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B496" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C496" t="s">
         <v>24</v>
       </c>
       <c r="D496" t="s">
         <v>30</v>
       </c>
       <c r="E496" t="s">
-        <v>156</v>
+        <v>127</v>
       </c>
       <c r="F496" t="s">
-        <v>335</v>
+        <v>308</v>
       </c>
       <c r="G496" t="s">
         <v>393</v>
       </c>
       <c r="H496" t="s">
         <v>426</v>
       </c>
       <c r="I496" t="s">
         <v>428</v>
       </c>
       <c r="J496" t="s">
         <v>429</v>
       </c>
       <c r="K496" t="s">
         <v>432</v>
       </c>
       <c r="L496">
         <v>10000</v>
       </c>
       <c r="M496">
-        <v>25.7251391077</v>
+        <v>25.7511260652</v>
       </c>
       <c r="N496">
-        <v>-100.2257447638</v>
+        <v>-100.2936497619</v>
       </c>
       <c r="O496" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="497" spans="1:15">
       <c r="A497">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B497" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C497" t="s">
         <v>24</v>
       </c>
       <c r="D497" t="s">
         <v>30</v>
       </c>
       <c r="E497" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="F497" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="G497" t="s">
         <v>393</v>
       </c>
       <c r="H497" t="s">
         <v>426</v>
       </c>
       <c r="I497" t="s">
         <v>428</v>
       </c>
       <c r="J497" t="s">
         <v>429</v>
       </c>
       <c r="K497" t="s">
         <v>432</v>
       </c>
       <c r="L497">
         <v>10000</v>
       </c>
       <c r="M497">
-        <v>25.7064177044</v>
+        <v>25.7028706457</v>
       </c>
       <c r="N497">
-        <v>-100.2504490638</v>
+        <v>-100.2649884288</v>
       </c>
       <c r="O497" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="498" spans="1:15">
       <c r="A498">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B498" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C498" t="s">
         <v>24</v>
       </c>
       <c r="D498" t="s">
         <v>30</v>
       </c>
       <c r="E498" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="F498" t="s">
-        <v>337</v>
+        <v>249</v>
       </c>
       <c r="G498" t="s">
         <v>393</v>
       </c>
       <c r="H498" t="s">
         <v>426</v>
       </c>
       <c r="I498" t="s">
         <v>428</v>
       </c>
       <c r="J498" t="s">
         <v>429</v>
       </c>
       <c r="K498" t="s">
         <v>432</v>
       </c>
       <c r="L498">
         <v>10000</v>
       </c>
       <c r="M498">
-        <v>25.7413086095</v>
+        <v>25.7257812683</v>
       </c>
       <c r="N498">
-        <v>-100.286901014</v>
+        <v>-100.2312698772</v>
       </c>
       <c r="O498" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="499" spans="1:15">
       <c r="A499">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B499" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C499" t="s">
         <v>24</v>
       </c>
       <c r="D499" t="s">
         <v>30</v>
       </c>
       <c r="E499" t="s">
-        <v>158</v>
+        <v>202</v>
       </c>
       <c r="F499" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="G499" t="s">
         <v>393</v>
       </c>
       <c r="H499" t="s">
         <v>426</v>
       </c>
       <c r="I499" t="s">
         <v>428</v>
       </c>
       <c r="J499" t="s">
         <v>429</v>
       </c>
       <c r="K499" t="s">
         <v>432</v>
       </c>
       <c r="L499">
         <v>10000</v>
       </c>
       <c r="M499">
-        <v>25.7418088351</v>
+        <v>25.732806527</v>
       </c>
       <c r="N499">
-        <v>-100.2904844693</v>
+        <v>-100.2810668442</v>
       </c>
       <c r="O499" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="500" spans="1:15">
       <c r="A500">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B500" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C500" t="s">
         <v>24</v>
       </c>
       <c r="D500" t="s">
         <v>30</v>
       </c>
       <c r="E500" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F500" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="G500" t="s">
         <v>393</v>
       </c>
       <c r="H500" t="s">
         <v>426</v>
       </c>
       <c r="I500" t="s">
         <v>428</v>
       </c>
       <c r="J500" t="s">
         <v>429</v>
       </c>
       <c r="K500" t="s">
         <v>432</v>
       </c>
       <c r="L500">
         <v>10000</v>
       </c>
       <c r="M500">
-        <v>25.7301173847</v>
+        <v>25.7251391077</v>
       </c>
       <c r="N500">
-        <v>-100.2266145405</v>
+        <v>-100.2257447638</v>
       </c>
       <c r="O500" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="501" spans="1:15">
       <c r="A501">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B501" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C501" t="s">
         <v>24</v>
       </c>
       <c r="D501" t="s">
         <v>30</v>
       </c>
       <c r="E501" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="F501" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="G501" t="s">
         <v>393</v>
       </c>
       <c r="H501" t="s">
         <v>426</v>
       </c>
       <c r="I501" t="s">
         <v>428</v>
       </c>
       <c r="J501" t="s">
         <v>429</v>
       </c>
       <c r="K501" t="s">
         <v>432</v>
       </c>
       <c r="L501">
         <v>10000</v>
       </c>
       <c r="M501">
-        <v>25.7249043116</v>
+        <v>25.7064177044</v>
       </c>
       <c r="N501">
-        <v>-100.2296011331</v>
+        <v>-100.2504490638</v>
       </c>
       <c r="O501" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="502" spans="1:15">
       <c r="A502">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B502" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C502" t="s">
         <v>24</v>
       </c>
       <c r="D502" t="s">
         <v>30</v>
       </c>
       <c r="E502" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="F502" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="G502" t="s">
         <v>393</v>
       </c>
       <c r="H502" t="s">
         <v>426</v>
       </c>
       <c r="I502" t="s">
         <v>428</v>
       </c>
       <c r="J502" t="s">
         <v>429</v>
       </c>
       <c r="K502" t="s">
         <v>432</v>
       </c>
       <c r="L502">
         <v>10000</v>
       </c>
       <c r="M502">
-        <v>25.7334696227</v>
+        <v>25.7413086095</v>
       </c>
       <c r="N502">
-        <v>-100.2221342019</v>
+        <v>-100.286901014</v>
       </c>
       <c r="O502" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="503" spans="1:15">
       <c r="A503">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B503" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C503" t="s">
         <v>24</v>
       </c>
       <c r="D503" t="s">
         <v>30</v>
       </c>
       <c r="E503" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="F503" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="G503" t="s">
         <v>393</v>
       </c>
       <c r="H503" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I503" t="s">
         <v>428</v>
       </c>
       <c r="J503" t="s">
         <v>429</v>
       </c>
       <c r="K503" t="s">
         <v>432</v>
       </c>
       <c r="L503">
         <v>10000</v>
       </c>
       <c r="M503">
-        <v>25.7157531791</v>
+        <v>25.7418088351</v>
       </c>
       <c r="N503">
-        <v>-100.2540449192</v>
+        <v>-100.2904844693</v>
       </c>
       <c r="O503" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="504" spans="1:15">
       <c r="A504">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B504" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C504" t="s">
         <v>24</v>
       </c>
       <c r="D504" t="s">
         <v>30</v>
       </c>
       <c r="E504" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="F504" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="G504" t="s">
         <v>393</v>
       </c>
       <c r="H504" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I504" t="s">
         <v>428</v>
       </c>
       <c r="J504" t="s">
         <v>429</v>
       </c>
       <c r="K504" t="s">
         <v>432</v>
       </c>
       <c r="L504">
         <v>10000</v>
       </c>
       <c r="M504">
-        <v>25.7204493105</v>
+        <v>25.7301173847</v>
       </c>
       <c r="N504">
-        <v>-100.254074329</v>
+        <v>-100.2266145405</v>
       </c>
       <c r="O504" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="505" spans="1:15">
       <c r="A505">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B505" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C505" t="s">
         <v>24</v>
       </c>
       <c r="D505" t="s">
         <v>30</v>
       </c>
       <c r="E505" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="F505" t="s">
-        <v>385</v>
+        <v>340</v>
       </c>
       <c r="G505" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="H505" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I505" t="s">
         <v>428</v>
       </c>
       <c r="J505" t="s">
         <v>429</v>
       </c>
       <c r="K505" t="s">
         <v>432</v>
       </c>
       <c r="L505">
         <v>10000</v>
       </c>
       <c r="M505">
-        <v>25.7299722785</v>
+        <v>25.7249043116</v>
       </c>
       <c r="N505">
-        <v>-100.2443577712</v>
+        <v>-100.2296011331</v>
       </c>
       <c r="O505" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="506" spans="1:15">
       <c r="A506">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B506" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C506" t="s">
         <v>24</v>
       </c>
       <c r="D506" t="s">
         <v>30</v>
       </c>
       <c r="E506" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="F506" t="s">
-        <v>386</v>
+        <v>341</v>
       </c>
       <c r="G506" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="H506" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I506" t="s">
         <v>428</v>
       </c>
       <c r="J506" t="s">
         <v>429</v>
       </c>
       <c r="K506" t="s">
         <v>432</v>
       </c>
       <c r="L506">
         <v>10000</v>
       </c>
       <c r="M506">
-        <v>25.7083336531</v>
+        <v>25.7334696227</v>
       </c>
       <c r="N506">
-        <v>-100.2532443185</v>
+        <v>-100.2221342019</v>
       </c>
       <c r="O506" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="507" spans="1:15">
       <c r="A507">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B507" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C507" t="s">
         <v>24</v>
       </c>
       <c r="D507" t="s">
         <v>30</v>
       </c>
       <c r="E507" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="F507" t="s">
-        <v>387</v>
+        <v>342</v>
       </c>
       <c r="G507" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="H507" t="s">
         <v>425</v>
       </c>
       <c r="I507" t="s">
         <v>428</v>
       </c>
       <c r="J507" t="s">
         <v>429</v>
       </c>
       <c r="K507" t="s">
         <v>432</v>
       </c>
       <c r="L507">
         <v>10000</v>
       </c>
       <c r="M507">
-        <v>25.7385806288</v>
+        <v>25.7157531791</v>
       </c>
       <c r="N507">
-        <v>-100.2959089454</v>
+        <v>-100.2540449192</v>
       </c>
       <c r="O507" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="508" spans="1:15">
       <c r="A508">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B508" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C508" t="s">
         <v>24</v>
       </c>
       <c r="D508" t="s">
         <v>30</v>
       </c>
       <c r="E508" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="F508" t="s">
-        <v>167</v>
+        <v>343</v>
       </c>
       <c r="G508" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="H508" t="s">
         <v>425</v>
       </c>
       <c r="I508" t="s">
         <v>428</v>
       </c>
       <c r="J508" t="s">
         <v>429</v>
       </c>
       <c r="K508" t="s">
         <v>432</v>
       </c>
       <c r="L508">
         <v>10000</v>
       </c>
       <c r="M508">
-        <v>25.7649312151</v>
+        <v>25.7204493105</v>
       </c>
       <c r="N508">
-        <v>-100.2997823166</v>
+        <v>-100.254074329</v>
       </c>
       <c r="O508" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="509" spans="1:15">
       <c r="A509">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B509" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C509" t="s">
         <v>24</v>
       </c>
       <c r="D509" t="s">
         <v>30</v>
       </c>
       <c r="E509" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="F509" t="s">
-        <v>348</v>
+        <v>385</v>
       </c>
       <c r="G509" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="H509" t="s">
         <v>425</v>
       </c>
       <c r="I509" t="s">
         <v>428</v>
       </c>
       <c r="J509" t="s">
         <v>429</v>
       </c>
       <c r="K509" t="s">
         <v>432</v>
       </c>
       <c r="L509">
         <v>10000</v>
       </c>
       <c r="M509">
-        <v>25.7150135211</v>
+        <v>25.7299722785</v>
       </c>
       <c r="N509">
-        <v>-100.2250500423</v>
+        <v>-100.2443577712</v>
       </c>
       <c r="O509" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="510" spans="1:15">
       <c r="A510">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B510" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C510" t="s">
         <v>24</v>
       </c>
       <c r="D510" t="s">
         <v>30</v>
       </c>
       <c r="E510" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="F510" t="s">
-        <v>349</v>
+        <v>386</v>
       </c>
       <c r="G510" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="H510" t="s">
         <v>425</v>
       </c>
       <c r="I510" t="s">
         <v>428</v>
       </c>
       <c r="J510" t="s">
         <v>429</v>
       </c>
       <c r="K510" t="s">
         <v>432</v>
       </c>
       <c r="L510">
         <v>10000</v>
       </c>
       <c r="M510">
-        <v>25.7343901312</v>
+        <v>25.7083336531</v>
       </c>
       <c r="N510">
-        <v>-100.2221375761</v>
+        <v>-100.2532443185</v>
       </c>
       <c r="O510" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="511" spans="1:15">
       <c r="A511">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B511" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C511" t="s">
         <v>24</v>
       </c>
       <c r="D511" t="s">
         <v>30</v>
       </c>
       <c r="E511" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="F511" t="s">
-        <v>350</v>
+        <v>387</v>
       </c>
       <c r="G511" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="H511" t="s">
         <v>425</v>
       </c>
       <c r="I511" t="s">
         <v>428</v>
       </c>
       <c r="J511" t="s">
         <v>429</v>
       </c>
       <c r="K511" t="s">
         <v>432</v>
       </c>
       <c r="L511">
         <v>10000</v>
       </c>
       <c r="M511">
-        <v>25.7135621622</v>
+        <v>25.7385806288</v>
       </c>
       <c r="N511">
-        <v>-100.2305974135</v>
+        <v>-100.2959089454</v>
       </c>
       <c r="O511" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="512" spans="1:15">
       <c r="A512">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B512" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C512" t="s">
         <v>24</v>
       </c>
       <c r="D512" t="s">
         <v>30</v>
       </c>
       <c r="E512" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="F512" t="s">
-        <v>351</v>
+        <v>167</v>
       </c>
       <c r="G512" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="H512" t="s">
         <v>425</v>
       </c>
       <c r="I512" t="s">
         <v>428</v>
       </c>
       <c r="J512" t="s">
         <v>429</v>
       </c>
       <c r="K512" t="s">
         <v>432</v>
       </c>
       <c r="L512">
         <v>10000</v>
       </c>
       <c r="M512">
-        <v>25.7505392884</v>
+        <v>25.7649312151</v>
       </c>
       <c r="N512">
-        <v>-100.2966636878</v>
+        <v>-100.2997823166</v>
       </c>
       <c r="O512" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="513" spans="1:15">
       <c r="A513">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B513" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C513" t="s">
         <v>24</v>
       </c>
       <c r="D513" t="s">
         <v>30</v>
       </c>
       <c r="E513" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="F513" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="G513" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="H513" t="s">
         <v>425</v>
       </c>
       <c r="I513" t="s">
         <v>428</v>
       </c>
       <c r="J513" t="s">
         <v>429</v>
       </c>
       <c r="K513" t="s">
         <v>432</v>
       </c>
       <c r="L513">
         <v>10000</v>
       </c>
       <c r="M513">
-        <v>25.739343632</v>
+        <v>25.7150135211</v>
       </c>
       <c r="N513">
-        <v>-100.2537953354</v>
+        <v>-100.2250500423</v>
       </c>
       <c r="O513" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="514" spans="1:15">
       <c r="A514">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B514" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C514" t="s">
         <v>24</v>
       </c>
       <c r="D514" t="s">
         <v>30</v>
       </c>
       <c r="E514" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="F514" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="G514" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="H514" t="s">
         <v>425</v>
       </c>
       <c r="I514" t="s">
         <v>428</v>
       </c>
       <c r="J514" t="s">
         <v>429</v>
       </c>
       <c r="K514" t="s">
         <v>432</v>
       </c>
       <c r="L514">
         <v>10000</v>
       </c>
       <c r="M514">
-        <v>25.7345786189</v>
+        <v>25.7343901312</v>
       </c>
       <c r="N514">
-        <v>-100.2302320454</v>
+        <v>-100.2221375761</v>
       </c>
       <c r="O514" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="515" spans="1:15">
       <c r="A515">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B515" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C515" t="s">
         <v>24</v>
       </c>
       <c r="D515" t="s">
         <v>30</v>
       </c>
       <c r="E515" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="F515" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="G515" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="H515" t="s">
         <v>425</v>
       </c>
       <c r="I515" t="s">
         <v>428</v>
       </c>
       <c r="J515" t="s">
         <v>429</v>
       </c>
       <c r="K515" t="s">
         <v>432</v>
       </c>
       <c r="L515">
         <v>10000</v>
       </c>
       <c r="M515">
-        <v>25.7589309634</v>
+        <v>25.7135621622</v>
       </c>
       <c r="N515">
-        <v>-100.2992088531</v>
+        <v>-100.2305974135</v>
       </c>
       <c r="O515" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="516" spans="1:15">
       <c r="A516">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B516" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C516" t="s">
         <v>24</v>
       </c>
       <c r="D516" t="s">
         <v>30</v>
       </c>
       <c r="E516" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="F516" t="s">
-        <v>146</v>
+        <v>351</v>
       </c>
       <c r="G516" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="H516" t="s">
         <v>425</v>
       </c>
       <c r="I516" t="s">
         <v>428</v>
       </c>
       <c r="J516" t="s">
         <v>429</v>
       </c>
       <c r="K516" t="s">
         <v>432</v>
       </c>
       <c r="L516">
         <v>10000</v>
       </c>
       <c r="M516">
-        <v>25.7655382721</v>
+        <v>25.7505392884</v>
       </c>
       <c r="N516">
-        <v>-100.2653407047</v>
+        <v>-100.2966636878</v>
       </c>
       <c r="O516" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="517" spans="1:15">
       <c r="A517">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B517" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C517" t="s">
         <v>24</v>
       </c>
       <c r="D517" t="s">
         <v>30</v>
       </c>
       <c r="E517" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="F517" t="s">
-        <v>388</v>
+        <v>352</v>
       </c>
       <c r="G517" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="H517" t="s">
         <v>425</v>
       </c>
       <c r="I517" t="s">
         <v>428</v>
       </c>
       <c r="J517" t="s">
         <v>429</v>
       </c>
       <c r="K517" t="s">
         <v>432</v>
       </c>
       <c r="L517">
-        <v>22000</v>
+        <v>10000</v>
       </c>
       <c r="M517">
-        <v>25.7236229204</v>
+        <v>25.739343632</v>
       </c>
       <c r="N517">
-        <v>-100.2781881626</v>
+        <v>-100.2537953354</v>
       </c>
       <c r="O517" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="518" spans="1:15">
       <c r="A518">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B518" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C518" t="s">
         <v>24</v>
       </c>
       <c r="D518" t="s">
         <v>30</v>
       </c>
       <c r="E518" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="F518" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="G518" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="H518" t="s">
         <v>425</v>
       </c>
       <c r="I518" t="s">
         <v>428</v>
       </c>
       <c r="J518" t="s">
         <v>429</v>
       </c>
       <c r="K518" t="s">
         <v>432</v>
       </c>
       <c r="L518">
         <v>10000</v>
       </c>
       <c r="M518">
-        <v>25.7425788569</v>
+        <v>25.7345786189</v>
       </c>
       <c r="N518">
-        <v>-100.2987014724</v>
+        <v>-100.2302320454</v>
       </c>
       <c r="O518" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="519" spans="1:15">
       <c r="A519">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B519" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C519" t="s">
         <v>24</v>
       </c>
       <c r="D519" t="s">
         <v>30</v>
       </c>
       <c r="E519" t="s">
-        <v>204</v>
+        <v>174</v>
       </c>
       <c r="F519" t="s">
-        <v>391</v>
+        <v>354</v>
       </c>
       <c r="G519" t="s">
-        <v>420</v>
+        <v>404</v>
       </c>
       <c r="H519" t="s">
         <v>425</v>
       </c>
       <c r="I519" t="s">
         <v>428</v>
       </c>
       <c r="J519" t="s">
         <v>429</v>
       </c>
       <c r="K519" t="s">
         <v>432</v>
       </c>
       <c r="L519">
         <v>10000</v>
       </c>
       <c r="M519">
-        <v>25.737042388</v>
+        <v>25.7589309634</v>
       </c>
       <c r="N519">
-        <v>-100.3115638151</v>
+        <v>-100.2992088531</v>
       </c>
       <c r="O519" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="520" spans="1:15">
       <c r="A520">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B520" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C520" t="s">
         <v>24</v>
       </c>
       <c r="D520" t="s">
         <v>30</v>
       </c>
       <c r="E520" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F520" t="s">
-        <v>357</v>
+        <v>146</v>
       </c>
       <c r="G520" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="H520" t="s">
         <v>425</v>
       </c>
       <c r="I520" t="s">
         <v>428</v>
       </c>
       <c r="J520" t="s">
         <v>429</v>
       </c>
       <c r="K520" t="s">
         <v>432</v>
       </c>
       <c r="L520">
         <v>10000</v>
       </c>
       <c r="M520">
-        <v>25.7220762296</v>
+        <v>25.7655382721</v>
       </c>
       <c r="N520">
-        <v>-100.2420524878</v>
+        <v>-100.2653407047</v>
       </c>
       <c r="O520" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="521" spans="1:15">
       <c r="A521">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B521" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C521" t="s">
         <v>24</v>
       </c>
       <c r="D521" t="s">
         <v>30</v>
       </c>
       <c r="E521" t="s">
-        <v>179</v>
+        <v>203</v>
       </c>
       <c r="F521" t="s">
-        <v>358</v>
+        <v>388</v>
       </c>
       <c r="G521" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="H521" t="s">
         <v>425</v>
       </c>
       <c r="I521" t="s">
         <v>428</v>
       </c>
       <c r="J521" t="s">
         <v>429</v>
       </c>
       <c r="K521" t="s">
         <v>432</v>
       </c>
       <c r="L521">
-        <v>10000</v>
+        <v>22000</v>
       </c>
       <c r="M521">
-        <v>25.731914047</v>
+        <v>25.7236229204</v>
       </c>
       <c r="N521">
-        <v>-100.2714246473</v>
+        <v>-100.2781881626</v>
       </c>
       <c r="O521" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="522" spans="1:15">
       <c r="A522">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B522" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C522" t="s">
         <v>24</v>
       </c>
       <c r="D522" t="s">
         <v>30</v>
       </c>
       <c r="E522" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="F522" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="G522" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="H522" t="s">
         <v>425</v>
       </c>
       <c r="I522" t="s">
         <v>428</v>
       </c>
       <c r="J522" t="s">
         <v>429</v>
       </c>
       <c r="K522" t="s">
         <v>432</v>
       </c>
       <c r="L522">
         <v>10000</v>
       </c>
       <c r="M522">
-        <v>25.7134365457</v>
+        <v>25.7425788569</v>
       </c>
       <c r="N522">
-        <v>-100.2270295743</v>
+        <v>-100.2987014724</v>
       </c>
       <c r="O522" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="523" spans="1:15">
       <c r="A523">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B523" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C523" t="s">
         <v>24</v>
       </c>
       <c r="D523" t="s">
         <v>30</v>
       </c>
       <c r="E523" t="s">
-        <v>181</v>
+        <v>204</v>
       </c>
       <c r="F523" t="s">
-        <v>360</v>
+        <v>389</v>
       </c>
       <c r="G523" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="H523" t="s">
         <v>425</v>
       </c>
       <c r="I523" t="s">
         <v>428</v>
       </c>
       <c r="J523" t="s">
         <v>429</v>
       </c>
       <c r="K523" t="s">
         <v>432</v>
       </c>
       <c r="L523">
         <v>10000</v>
       </c>
       <c r="M523">
-        <v>25.7447066814</v>
+        <v>25.7374385152</v>
       </c>
       <c r="N523">
-        <v>-100.2779742899</v>
+        <v>-100.3088136608</v>
       </c>
       <c r="O523" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="524" spans="1:15">
       <c r="A524">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B524" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C524" t="s">
         <v>24</v>
       </c>
       <c r="D524" t="s">
         <v>30</v>
       </c>
       <c r="E524" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="F524" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G524" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="H524" t="s">
         <v>425</v>
       </c>
       <c r="I524" t="s">
         <v>428</v>
       </c>
       <c r="J524" t="s">
         <v>429</v>
       </c>
       <c r="K524" t="s">
         <v>432</v>
       </c>
       <c r="L524">
         <v>10000</v>
       </c>
       <c r="M524">
-        <v>25.7390000547</v>
+        <v>25.7220762296</v>
       </c>
       <c r="N524">
-        <v>-100.3144888084</v>
+        <v>-100.2420524878</v>
       </c>
       <c r="O524" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="525" spans="1:15">
       <c r="A525">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B525" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C525" t="s">
         <v>24</v>
       </c>
       <c r="D525" t="s">
         <v>30</v>
       </c>
       <c r="E525" t="s">
-        <v>183</v>
+        <v>126</v>
       </c>
       <c r="F525" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="G525" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="H525" t="s">
         <v>425</v>
       </c>
       <c r="I525" t="s">
         <v>428</v>
       </c>
       <c r="J525" t="s">
         <v>429</v>
       </c>
       <c r="K525" t="s">
         <v>432</v>
       </c>
       <c r="L525">
         <v>10000</v>
       </c>
       <c r="M525">
-        <v>25.7428251321</v>
+        <v>25.731914047</v>
       </c>
       <c r="N525">
-        <v>-100.2500919949</v>
+        <v>-100.2714246473</v>
       </c>
       <c r="O525" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="526" spans="1:15">
       <c r="A526">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B526" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C526" t="s">
         <v>24</v>
       </c>
       <c r="D526" t="s">
         <v>30</v>
       </c>
       <c r="E526" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="F526" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="G526" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="H526" t="s">
         <v>425</v>
       </c>
       <c r="I526" t="s">
         <v>428</v>
       </c>
       <c r="J526" t="s">
         <v>429</v>
       </c>
       <c r="K526" t="s">
         <v>432</v>
       </c>
       <c r="L526">
         <v>10000</v>
       </c>
       <c r="M526">
-        <v>25.7497265071</v>
+        <v>25.7134365457</v>
       </c>
       <c r="N526">
-        <v>-100.260960332</v>
+        <v>-100.2270295743</v>
       </c>
       <c r="O526" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="527" spans="1:15">
       <c r="A527">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B527" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C527" t="s">
         <v>24</v>
       </c>
       <c r="D527" t="s">
         <v>30</v>
       </c>
       <c r="E527" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F527" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="G527" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="H527" t="s">
         <v>425</v>
       </c>
       <c r="I527" t="s">
         <v>428</v>
       </c>
       <c r="J527" t="s">
         <v>429</v>
       </c>
       <c r="K527" t="s">
         <v>432</v>
       </c>
       <c r="L527">
         <v>10000</v>
       </c>
       <c r="M527">
-        <v>25.74085376</v>
+        <v>25.7447066814</v>
       </c>
       <c r="N527">
-        <v>-100.2490003066</v>
+        <v>-100.2779742899</v>
       </c>
       <c r="O527" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="528" spans="1:15">
       <c r="A528">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B528" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C528" t="s">
         <v>24</v>
       </c>
       <c r="D528" t="s">
         <v>30</v>
       </c>
       <c r="E528" t="s">
-        <v>186</v>
+        <v>205</v>
       </c>
       <c r="F528" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="G528" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="H528" t="s">
         <v>425</v>
       </c>
       <c r="I528" t="s">
         <v>428</v>
       </c>
       <c r="J528" t="s">
         <v>429</v>
       </c>
       <c r="K528" t="s">
         <v>432</v>
       </c>
       <c r="L528">
         <v>10000</v>
       </c>
       <c r="M528">
-        <v>25.7161809048</v>
+        <v>25.7193546366</v>
       </c>
       <c r="N528">
-        <v>-100.2645764392</v>
+        <v>-100.2733577896</v>
       </c>
       <c r="O528" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="529" spans="1:15">
       <c r="A529">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B529" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C529" t="s">
         <v>24</v>
       </c>
       <c r="D529" t="s">
         <v>30</v>
       </c>
       <c r="E529" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="F529" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="G529" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="H529" t="s">
         <v>425</v>
       </c>
       <c r="I529" t="s">
         <v>428</v>
       </c>
       <c r="J529" t="s">
         <v>429</v>
       </c>
       <c r="K529" t="s">
         <v>432</v>
       </c>
       <c r="L529">
         <v>10000</v>
       </c>
       <c r="M529">
-        <v>25.7121112805</v>
+        <v>25.7390000547</v>
       </c>
       <c r="N529">
-        <v>-100.2821906436</v>
+        <v>-100.3144888084</v>
       </c>
       <c r="O529" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="530" spans="1:15">
       <c r="A530">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B530" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C530" t="s">
         <v>24</v>
       </c>
       <c r="D530" t="s">
         <v>30</v>
       </c>
       <c r="E530" t="s">
-        <v>206</v>
+        <v>183</v>
       </c>
       <c r="F530" t="s">
-        <v>392</v>
+        <v>362</v>
       </c>
       <c r="G530" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="H530" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="I530" t="s">
         <v>428</v>
       </c>
       <c r="J530" t="s">
         <v>429</v>
       </c>
       <c r="K530" t="s">
         <v>432</v>
       </c>
       <c r="L530">
-        <v>80000</v>
+        <v>10000</v>
       </c>
       <c r="M530">
-        <v>25.717796894</v>
+        <v>25.7428251321</v>
       </c>
       <c r="N530">
-        <v>-100.2420287868</v>
+        <v>-100.2500919949</v>
       </c>
       <c r="O530" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="531" spans="1:15">
       <c r="A531">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B531" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C531" t="s">
         <v>24</v>
       </c>
       <c r="D531" t="s">
         <v>30</v>
       </c>
       <c r="E531" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="F531" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="G531" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="H531" t="s">
         <v>425</v>
       </c>
       <c r="I531" t="s">
         <v>428</v>
       </c>
       <c r="J531" t="s">
         <v>429</v>
       </c>
       <c r="K531" t="s">
         <v>432</v>
       </c>
       <c r="L531">
         <v>10000</v>
       </c>
       <c r="M531">
-        <v>25.7463459449</v>
+        <v>25.7497265071</v>
       </c>
       <c r="N531">
-        <v>-100.2588691307</v>
+        <v>-100.260960332</v>
       </c>
       <c r="O531" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="532" spans="1:15">
       <c r="A532">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B532" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C532" t="s">
         <v>24</v>
       </c>
       <c r="D532" t="s">
         <v>30</v>
       </c>
       <c r="E532" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="F532" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="G532" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="H532" t="s">
         <v>425</v>
       </c>
       <c r="I532" t="s">
         <v>428</v>
       </c>
       <c r="J532" t="s">
         <v>429</v>
       </c>
       <c r="K532" t="s">
         <v>432</v>
       </c>
       <c r="L532">
         <v>10000</v>
       </c>
       <c r="M532">
-        <v>25.7662730031</v>
+        <v>25.74085376</v>
       </c>
       <c r="N532">
-        <v>-100.2736376958</v>
+        <v>-100.2490003066</v>
       </c>
       <c r="O532" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="533" spans="1:15">
       <c r="A533">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B533" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C533" t="s">
         <v>24</v>
       </c>
       <c r="D533" t="s">
         <v>30</v>
       </c>
       <c r="E533" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="F533" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="G533" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="H533" t="s">
         <v>425</v>
       </c>
       <c r="I533" t="s">
         <v>428</v>
       </c>
       <c r="J533" t="s">
         <v>429</v>
       </c>
       <c r="K533" t="s">
         <v>432</v>
       </c>
       <c r="L533">
         <v>10000</v>
       </c>
       <c r="M533">
+        <v>25.7161809048</v>
+      </c>
+      <c r="N533">
+        <v>-100.2645764392</v>
+      </c>
+      <c r="O533" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="534" spans="1:15">
+      <c r="A534">
+        <v>2022</v>
+      </c>
+      <c r="B534" t="s">
+        <v>19</v>
+      </c>
+      <c r="C534" t="s">
+        <v>24</v>
+      </c>
+      <c r="D534" t="s">
+        <v>30</v>
+      </c>
+      <c r="E534" t="s">
+        <v>187</v>
+      </c>
+      <c r="F534" t="s">
+        <v>366</v>
+      </c>
+      <c r="G534" t="s">
+        <v>419</v>
+      </c>
+      <c r="H534" t="s">
+        <v>425</v>
+      </c>
+      <c r="I534" t="s">
+        <v>428</v>
+      </c>
+      <c r="J534" t="s">
+        <v>429</v>
+      </c>
+      <c r="K534" t="s">
+        <v>432</v>
+      </c>
+      <c r="L534">
+        <v>10000</v>
+      </c>
+      <c r="M534">
+        <v>25.7121112805</v>
+      </c>
+      <c r="N534">
+        <v>-100.2821906436</v>
+      </c>
+      <c r="O534" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="535" spans="1:15">
+      <c r="A535">
+        <v>2023</v>
+      </c>
+      <c r="B535" t="s">
+        <v>20</v>
+      </c>
+      <c r="C535" t="s">
+        <v>24</v>
+      </c>
+      <c r="D535" t="s">
+        <v>30</v>
+      </c>
+      <c r="E535" t="s">
+        <v>116</v>
+      </c>
+      <c r="F535" t="s">
+        <v>297</v>
+      </c>
+      <c r="G535" t="s">
+        <v>393</v>
+      </c>
+      <c r="H535" t="s">
+        <v>426</v>
+      </c>
+      <c r="I535" t="s">
+        <v>428</v>
+      </c>
+      <c r="J535" t="s">
+        <v>429</v>
+      </c>
+      <c r="K535" t="s">
+        <v>432</v>
+      </c>
+      <c r="L535">
+        <v>10000</v>
+      </c>
+      <c r="M535">
+        <v>25.7638374025</v>
+      </c>
+      <c r="N535">
+        <v>-100.2834655366</v>
+      </c>
+      <c r="O535" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="536" spans="1:15">
+      <c r="A536">
+        <v>2023</v>
+      </c>
+      <c r="B536" t="s">
+        <v>20</v>
+      </c>
+      <c r="C536" t="s">
+        <v>24</v>
+      </c>
+      <c r="D536" t="s">
+        <v>30</v>
+      </c>
+      <c r="E536" t="s">
+        <v>117</v>
+      </c>
+      <c r="F536" t="s">
+        <v>298</v>
+      </c>
+      <c r="G536" t="s">
+        <v>393</v>
+      </c>
+      <c r="H536" t="s">
+        <v>426</v>
+      </c>
+      <c r="I536" t="s">
+        <v>428</v>
+      </c>
+      <c r="J536" t="s">
+        <v>429</v>
+      </c>
+      <c r="K536" t="s">
+        <v>432</v>
+      </c>
+      <c r="L536">
+        <v>10000</v>
+      </c>
+      <c r="M536">
+        <v>25.7176582778</v>
+      </c>
+      <c r="N536">
+        <v>-100.2792550024</v>
+      </c>
+      <c r="O536" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="537" spans="1:15">
+      <c r="A537">
+        <v>2023</v>
+      </c>
+      <c r="B537" t="s">
+        <v>20</v>
+      </c>
+      <c r="C537" t="s">
+        <v>24</v>
+      </c>
+      <c r="D537" t="s">
+        <v>30</v>
+      </c>
+      <c r="E537" t="s">
+        <v>196</v>
+      </c>
+      <c r="F537" t="s">
+        <v>376</v>
+      </c>
+      <c r="G537" t="s">
+        <v>393</v>
+      </c>
+      <c r="H537" t="s">
+        <v>427</v>
+      </c>
+      <c r="I537" t="s">
+        <v>428</v>
+      </c>
+      <c r="J537" t="s">
+        <v>429</v>
+      </c>
+      <c r="K537" t="s">
+        <v>432</v>
+      </c>
+      <c r="L537">
+        <v>35000</v>
+      </c>
+      <c r="M537">
+        <v>25.7264751478</v>
+      </c>
+      <c r="N537">
+        <v>-100.2661344135</v>
+      </c>
+      <c r="O537" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="538" spans="1:15">
+      <c r="A538">
+        <v>2023</v>
+      </c>
+      <c r="B538" t="s">
+        <v>20</v>
+      </c>
+      <c r="C538" t="s">
+        <v>24</v>
+      </c>
+      <c r="D538" t="s">
+        <v>30</v>
+      </c>
+      <c r="E538" t="s">
+        <v>124</v>
+      </c>
+      <c r="F538" t="s">
+        <v>377</v>
+      </c>
+      <c r="G538" t="s">
+        <v>393</v>
+      </c>
+      <c r="H538" t="s">
+        <v>427</v>
+      </c>
+      <c r="I538" t="s">
+        <v>428</v>
+      </c>
+      <c r="J538" t="s">
+        <v>429</v>
+      </c>
+      <c r="K538" t="s">
+        <v>432</v>
+      </c>
+      <c r="L538">
+        <v>35000</v>
+      </c>
+      <c r="M538">
+        <v>25.7236825478</v>
+      </c>
+      <c r="N538">
+        <v>-100.2713226116</v>
+      </c>
+      <c r="O538" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="539" spans="1:15">
+      <c r="A539">
+        <v>2023</v>
+      </c>
+      <c r="B539" t="s">
+        <v>20</v>
+      </c>
+      <c r="C539" t="s">
+        <v>25</v>
+      </c>
+      <c r="D539" t="s">
+        <v>30</v>
+      </c>
+      <c r="E539" t="s">
+        <v>118</v>
+      </c>
+      <c r="F539" t="s">
+        <v>299</v>
+      </c>
+      <c r="G539" t="s">
+        <v>393</v>
+      </c>
+      <c r="H539" t="s">
+        <v>426</v>
+      </c>
+      <c r="I539" t="s">
+        <v>428</v>
+      </c>
+      <c r="J539" t="s">
+        <v>429</v>
+      </c>
+      <c r="K539" t="s">
+        <v>432</v>
+      </c>
+      <c r="L539">
+        <v>10000</v>
+      </c>
+      <c r="M539">
+        <v>25.7199244578</v>
+      </c>
+      <c r="N539">
+        <v>-100.2678422577</v>
+      </c>
+      <c r="O539" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="540" spans="1:15">
+      <c r="A540">
+        <v>2023</v>
+      </c>
+      <c r="B540" t="s">
+        <v>20</v>
+      </c>
+      <c r="C540" t="s">
+        <v>24</v>
+      </c>
+      <c r="D540" t="s">
+        <v>30</v>
+      </c>
+      <c r="E540" t="s">
+        <v>119</v>
+      </c>
+      <c r="F540" t="s">
+        <v>300</v>
+      </c>
+      <c r="G540" t="s">
+        <v>393</v>
+      </c>
+      <c r="H540" t="s">
+        <v>426</v>
+      </c>
+      <c r="I540" t="s">
+        <v>428</v>
+      </c>
+      <c r="J540" t="s">
+        <v>429</v>
+      </c>
+      <c r="K540" t="s">
+        <v>432</v>
+      </c>
+      <c r="L540">
+        <v>10000</v>
+      </c>
+      <c r="M540">
+        <v>25.7207135862</v>
+      </c>
+      <c r="N540">
+        <v>-100.2404388172</v>
+      </c>
+      <c r="O540" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="541" spans="1:15">
+      <c r="A541">
+        <v>2023</v>
+      </c>
+      <c r="B541" t="s">
+        <v>20</v>
+      </c>
+      <c r="C541" t="s">
+        <v>24</v>
+      </c>
+      <c r="D541" t="s">
+        <v>30</v>
+      </c>
+      <c r="E541" t="s">
+        <v>120</v>
+      </c>
+      <c r="F541" t="s">
+        <v>301</v>
+      </c>
+      <c r="G541" t="s">
+        <v>393</v>
+      </c>
+      <c r="H541" t="s">
+        <v>426</v>
+      </c>
+      <c r="I541" t="s">
+        <v>428</v>
+      </c>
+      <c r="J541" t="s">
+        <v>429</v>
+      </c>
+      <c r="K541" t="s">
+        <v>432</v>
+      </c>
+      <c r="L541">
+        <v>5000</v>
+      </c>
+      <c r="M541">
+        <v>25.7242022916</v>
+      </c>
+      <c r="N541">
+        <v>-100.2339539</v>
+      </c>
+      <c r="O541" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="542" spans="1:15">
+      <c r="A542">
+        <v>2023</v>
+      </c>
+      <c r="B542" t="s">
+        <v>20</v>
+      </c>
+      <c r="C542" t="s">
+        <v>24</v>
+      </c>
+      <c r="D542" t="s">
+        <v>30</v>
+      </c>
+      <c r="E542" t="s">
+        <v>121</v>
+      </c>
+      <c r="F542" t="s">
+        <v>302</v>
+      </c>
+      <c r="G542" t="s">
+        <v>393</v>
+      </c>
+      <c r="H542" t="s">
+        <v>426</v>
+      </c>
+      <c r="I542" t="s">
+        <v>428</v>
+      </c>
+      <c r="J542" t="s">
+        <v>429</v>
+      </c>
+      <c r="K542" t="s">
+        <v>432</v>
+      </c>
+      <c r="L542">
+        <v>5000</v>
+      </c>
+      <c r="M542">
+        <v>25.7117484308</v>
+      </c>
+      <c r="N542">
+        <v>-100.254281073</v>
+      </c>
+      <c r="O542" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="543" spans="1:15">
+      <c r="A543">
+        <v>2023</v>
+      </c>
+      <c r="B543" t="s">
+        <v>20</v>
+      </c>
+      <c r="C543" t="s">
+        <v>24</v>
+      </c>
+      <c r="D543" t="s">
+        <v>30</v>
+      </c>
+      <c r="E543" t="s">
+        <v>122</v>
+      </c>
+      <c r="F543" t="s">
+        <v>303</v>
+      </c>
+      <c r="G543" t="s">
+        <v>393</v>
+      </c>
+      <c r="H543" t="s">
+        <v>426</v>
+      </c>
+      <c r="I543" t="s">
+        <v>428</v>
+      </c>
+      <c r="J543" t="s">
+        <v>429</v>
+      </c>
+      <c r="K543" t="s">
+        <v>432</v>
+      </c>
+      <c r="L543">
+        <v>10000</v>
+      </c>
+      <c r="M543">
+        <v>25.7259309597</v>
+      </c>
+      <c r="N543">
+        <v>-100.2464010164</v>
+      </c>
+      <c r="O543" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="544" spans="1:15">
+      <c r="A544">
+        <v>2023</v>
+      </c>
+      <c r="B544" t="s">
+        <v>20</v>
+      </c>
+      <c r="C544" t="s">
+        <v>24</v>
+      </c>
+      <c r="D544" t="s">
+        <v>30</v>
+      </c>
+      <c r="E544" t="s">
+        <v>197</v>
+      </c>
+      <c r="F544" t="s">
+        <v>378</v>
+      </c>
+      <c r="G544" t="s">
+        <v>393</v>
+      </c>
+      <c r="H544" t="s">
+        <v>426</v>
+      </c>
+      <c r="I544" t="s">
+        <v>428</v>
+      </c>
+      <c r="J544" t="s">
+        <v>429</v>
+      </c>
+      <c r="K544" t="s">
+        <v>432</v>
+      </c>
+      <c r="L544">
+        <v>10000</v>
+      </c>
+      <c r="M544">
+        <v>25.7292547005</v>
+      </c>
+      <c r="N544">
+        <v>-100.2411995889</v>
+      </c>
+      <c r="O544" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="545" spans="1:15">
+      <c r="A545">
+        <v>2023</v>
+      </c>
+      <c r="B545" t="s">
+        <v>20</v>
+      </c>
+      <c r="C545" t="s">
+        <v>24</v>
+      </c>
+      <c r="D545" t="s">
+        <v>30</v>
+      </c>
+      <c r="E545" t="s">
+        <v>123</v>
+      </c>
+      <c r="F545" t="s">
+        <v>304</v>
+      </c>
+      <c r="G545" t="s">
+        <v>393</v>
+      </c>
+      <c r="H545" t="s">
+        <v>426</v>
+      </c>
+      <c r="I545" t="s">
+        <v>428</v>
+      </c>
+      <c r="J545" t="s">
+        <v>429</v>
+      </c>
+      <c r="K545" t="s">
+        <v>432</v>
+      </c>
+      <c r="L545">
+        <v>10000</v>
+      </c>
+      <c r="M545">
+        <v>25.7143739976</v>
+      </c>
+      <c r="N545">
+        <v>-100.2764751693</v>
+      </c>
+      <c r="O545" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="546" spans="1:15">
+      <c r="A546">
+        <v>2023</v>
+      </c>
+      <c r="B546" t="s">
+        <v>20</v>
+      </c>
+      <c r="C546" t="s">
+        <v>24</v>
+      </c>
+      <c r="D546" t="s">
+        <v>30</v>
+      </c>
+      <c r="E546" t="s">
+        <v>198</v>
+      </c>
+      <c r="F546" t="s">
+        <v>305</v>
+      </c>
+      <c r="G546" t="s">
+        <v>393</v>
+      </c>
+      <c r="H546" t="s">
+        <v>426</v>
+      </c>
+      <c r="I546" t="s">
+        <v>428</v>
+      </c>
+      <c r="J546" t="s">
+        <v>429</v>
+      </c>
+      <c r="K546" t="s">
+        <v>432</v>
+      </c>
+      <c r="L546">
+        <v>10000</v>
+      </c>
+      <c r="M546">
+        <v>25.7261941636</v>
+      </c>
+      <c r="N546">
+        <v>-100.2734353889</v>
+      </c>
+      <c r="O546" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="547" spans="1:15">
+      <c r="A547">
+        <v>2023</v>
+      </c>
+      <c r="B547" t="s">
+        <v>20</v>
+      </c>
+      <c r="C547" t="s">
+        <v>26</v>
+      </c>
+      <c r="D547" t="s">
+        <v>30</v>
+      </c>
+      <c r="E547" t="s">
+        <v>125</v>
+      </c>
+      <c r="F547" t="s">
+        <v>379</v>
+      </c>
+      <c r="G547" t="s">
+        <v>393</v>
+      </c>
+      <c r="H547" t="s">
+        <v>426</v>
+      </c>
+      <c r="I547" t="s">
+        <v>428</v>
+      </c>
+      <c r="J547" t="s">
+        <v>429</v>
+      </c>
+      <c r="K547" t="s">
+        <v>432</v>
+      </c>
+      <c r="L547">
+        <v>10000</v>
+      </c>
+      <c r="M547">
+        <v>25.7299325248</v>
+      </c>
+      <c r="N547">
+        <v>-100.2676822944</v>
+      </c>
+      <c r="O547" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="548" spans="1:15">
+      <c r="A548">
+        <v>2023</v>
+      </c>
+      <c r="B548" t="s">
+        <v>20</v>
+      </c>
+      <c r="C548" t="s">
+        <v>27</v>
+      </c>
+      <c r="D548" t="s">
+        <v>30</v>
+      </c>
+      <c r="E548" t="s">
+        <v>126</v>
+      </c>
+      <c r="F548" t="s">
+        <v>307</v>
+      </c>
+      <c r="G548" t="s">
+        <v>393</v>
+      </c>
+      <c r="H548" t="s">
+        <v>426</v>
+      </c>
+      <c r="I548" t="s">
+        <v>428</v>
+      </c>
+      <c r="J548" t="s">
+        <v>429</v>
+      </c>
+      <c r="K548" t="s">
+        <v>432</v>
+      </c>
+      <c r="L548">
+        <v>10000</v>
+      </c>
+      <c r="M548">
+        <v>25.7315322213</v>
+      </c>
+      <c r="N548">
+        <v>-100.2730503865</v>
+      </c>
+      <c r="O548" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="549" spans="1:15">
+      <c r="A549">
+        <v>2023</v>
+      </c>
+      <c r="B549" t="s">
+        <v>20</v>
+      </c>
+      <c r="C549" t="s">
+        <v>24</v>
+      </c>
+      <c r="D549" t="s">
+        <v>30</v>
+      </c>
+      <c r="E549" t="s">
+        <v>127</v>
+      </c>
+      <c r="F549" t="s">
+        <v>308</v>
+      </c>
+      <c r="G549" t="s">
+        <v>393</v>
+      </c>
+      <c r="H549" t="s">
+        <v>426</v>
+      </c>
+      <c r="I549" t="s">
+        <v>428</v>
+      </c>
+      <c r="J549" t="s">
+        <v>429</v>
+      </c>
+      <c r="K549" t="s">
+        <v>432</v>
+      </c>
+      <c r="L549">
+        <v>5000</v>
+      </c>
+      <c r="M549">
+        <v>25.7511550553</v>
+      </c>
+      <c r="N549">
+        <v>-100.2934995582</v>
+      </c>
+      <c r="O549" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="550" spans="1:15">
+      <c r="A550">
+        <v>2023</v>
+      </c>
+      <c r="B550" t="s">
+        <v>20</v>
+      </c>
+      <c r="C550" t="s">
+        <v>24</v>
+      </c>
+      <c r="D550" t="s">
+        <v>30</v>
+      </c>
+      <c r="E550" t="s">
+        <v>199</v>
+      </c>
+      <c r="F550" t="s">
+        <v>380</v>
+      </c>
+      <c r="G550" t="s">
+        <v>393</v>
+      </c>
+      <c r="H550" t="s">
+        <v>427</v>
+      </c>
+      <c r="I550" t="s">
+        <v>428</v>
+      </c>
+      <c r="J550" t="s">
+        <v>429</v>
+      </c>
+      <c r="K550" t="s">
+        <v>432</v>
+      </c>
+      <c r="L550">
+        <v>40000</v>
+      </c>
+      <c r="M550">
+        <v>25.7122679963</v>
+      </c>
+      <c r="N550">
+        <v>-100.2431885852</v>
+      </c>
+      <c r="O550" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="551" spans="1:15">
+      <c r="A551">
+        <v>2023</v>
+      </c>
+      <c r="B551" t="s">
+        <v>20</v>
+      </c>
+      <c r="C551" t="s">
+        <v>24</v>
+      </c>
+      <c r="D551" t="s">
+        <v>30</v>
+      </c>
+      <c r="E551" t="s">
+        <v>128</v>
+      </c>
+      <c r="F551" t="s">
+        <v>309</v>
+      </c>
+      <c r="G551" t="s">
+        <v>393</v>
+      </c>
+      <c r="H551" t="s">
+        <v>426</v>
+      </c>
+      <c r="I551" t="s">
+        <v>428</v>
+      </c>
+      <c r="J551" t="s">
+        <v>429</v>
+      </c>
+      <c r="K551" t="s">
+        <v>432</v>
+      </c>
+      <c r="L551">
+        <v>10000</v>
+      </c>
+      <c r="M551">
+        <v>25.7253686454</v>
+      </c>
+      <c r="N551">
+        <v>-100.2431476484</v>
+      </c>
+      <c r="O551" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="552" spans="1:15">
+      <c r="A552">
+        <v>2023</v>
+      </c>
+      <c r="B552" t="s">
+        <v>20</v>
+      </c>
+      <c r="C552" t="s">
+        <v>24</v>
+      </c>
+      <c r="D552" t="s">
+        <v>30</v>
+      </c>
+      <c r="E552" t="s">
+        <v>129</v>
+      </c>
+      <c r="F552" t="s">
+        <v>310</v>
+      </c>
+      <c r="G552" t="s">
+        <v>393</v>
+      </c>
+      <c r="H552" t="s">
+        <v>426</v>
+      </c>
+      <c r="I552" t="s">
+        <v>428</v>
+      </c>
+      <c r="J552" t="s">
+        <v>429</v>
+      </c>
+      <c r="K552" t="s">
+        <v>432</v>
+      </c>
+      <c r="L552">
+        <v>10000</v>
+      </c>
+      <c r="M552">
+        <v>25.7273004958</v>
+      </c>
+      <c r="N552">
+        <v>-100.2361846619</v>
+      </c>
+      <c r="O552" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="553" spans="1:15">
+      <c r="A553">
+        <v>2023</v>
+      </c>
+      <c r="B553" t="s">
+        <v>20</v>
+      </c>
+      <c r="C553" t="s">
+        <v>28</v>
+      </c>
+      <c r="D553" t="s">
+        <v>30</v>
+      </c>
+      <c r="E553" t="s">
+        <v>130</v>
+      </c>
+      <c r="F553" t="s">
+        <v>311</v>
+      </c>
+      <c r="G553" t="s">
+        <v>393</v>
+      </c>
+      <c r="H553" t="s">
+        <v>426</v>
+      </c>
+      <c r="I553" t="s">
+        <v>428</v>
+      </c>
+      <c r="J553" t="s">
+        <v>429</v>
+      </c>
+      <c r="K553" t="s">
+        <v>432</v>
+      </c>
+      <c r="L553">
+        <v>10000</v>
+      </c>
+      <c r="M553">
+        <v>25.7330352314</v>
+      </c>
+      <c r="N553">
+        <v>-100.2768318693</v>
+      </c>
+      <c r="O553" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="554" spans="1:15">
+      <c r="A554">
+        <v>2023</v>
+      </c>
+      <c r="B554" t="s">
+        <v>20</v>
+      </c>
+      <c r="C554" t="s">
+        <v>24</v>
+      </c>
+      <c r="D554" t="s">
+        <v>30</v>
+      </c>
+      <c r="E554" t="s">
+        <v>131</v>
+      </c>
+      <c r="F554" t="s">
+        <v>220</v>
+      </c>
+      <c r="G554" t="s">
+        <v>393</v>
+      </c>
+      <c r="H554" t="s">
+        <v>426</v>
+      </c>
+      <c r="I554" t="s">
+        <v>428</v>
+      </c>
+      <c r="J554" t="s">
+        <v>429</v>
+      </c>
+      <c r="K554" t="s">
+        <v>432</v>
+      </c>
+      <c r="L554">
+        <v>10000</v>
+      </c>
+      <c r="M554">
+        <v>25.7685301274</v>
+      </c>
+      <c r="N554">
+        <v>-100.274719327</v>
+      </c>
+      <c r="O554" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="555" spans="1:15">
+      <c r="A555">
+        <v>2023</v>
+      </c>
+      <c r="B555" t="s">
+        <v>20</v>
+      </c>
+      <c r="C555" t="s">
+        <v>24</v>
+      </c>
+      <c r="D555" t="s">
+        <v>30</v>
+      </c>
+      <c r="E555" t="s">
+        <v>132</v>
+      </c>
+      <c r="F555" t="s">
+        <v>312</v>
+      </c>
+      <c r="G555" t="s">
+        <v>393</v>
+      </c>
+      <c r="H555" t="s">
+        <v>426</v>
+      </c>
+      <c r="I555" t="s">
+        <v>428</v>
+      </c>
+      <c r="J555" t="s">
+        <v>429</v>
+      </c>
+      <c r="K555" t="s">
+        <v>432</v>
+      </c>
+      <c r="L555">
+        <v>5000</v>
+      </c>
+      <c r="M555">
+        <v>25.7138794586</v>
+      </c>
+      <c r="N555">
+        <v>-100.2796737638</v>
+      </c>
+      <c r="O555" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="556" spans="1:15">
+      <c r="A556">
+        <v>2023</v>
+      </c>
+      <c r="B556" t="s">
+        <v>20</v>
+      </c>
+      <c r="C556" t="s">
+        <v>24</v>
+      </c>
+      <c r="D556" t="s">
+        <v>30</v>
+      </c>
+      <c r="E556" t="s">
+        <v>133</v>
+      </c>
+      <c r="F556" t="s">
+        <v>313</v>
+      </c>
+      <c r="G556" t="s">
+        <v>393</v>
+      </c>
+      <c r="H556" t="s">
+        <v>426</v>
+      </c>
+      <c r="I556" t="s">
+        <v>428</v>
+      </c>
+      <c r="J556" t="s">
+        <v>429</v>
+      </c>
+      <c r="K556" t="s">
+        <v>432</v>
+      </c>
+      <c r="L556">
+        <v>10000</v>
+      </c>
+      <c r="M556">
+        <v>25.7619729935</v>
+      </c>
+      <c r="N556">
+        <v>-100.2823983582</v>
+      </c>
+      <c r="O556" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="557" spans="1:15">
+      <c r="A557">
+        <v>2023</v>
+      </c>
+      <c r="B557" t="s">
+        <v>20</v>
+      </c>
+      <c r="C557" t="s">
+        <v>24</v>
+      </c>
+      <c r="D557" t="s">
+        <v>30</v>
+      </c>
+      <c r="E557" t="s">
+        <v>137</v>
+      </c>
+      <c r="F557" t="s">
+        <v>381</v>
+      </c>
+      <c r="G557" t="s">
+        <v>393</v>
+      </c>
+      <c r="H557" t="s">
+        <v>426</v>
+      </c>
+      <c r="I557" t="s">
+        <v>428</v>
+      </c>
+      <c r="J557" t="s">
+        <v>429</v>
+      </c>
+      <c r="K557" t="s">
+        <v>432</v>
+      </c>
+      <c r="L557">
+        <v>10000</v>
+      </c>
+      <c r="M557">
+        <v>25.7551034031</v>
+      </c>
+      <c r="N557">
+        <v>-100.2994638429</v>
+      </c>
+      <c r="O557" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="558" spans="1:15">
+      <c r="A558">
+        <v>2023</v>
+      </c>
+      <c r="B558" t="s">
+        <v>20</v>
+      </c>
+      <c r="C558" t="s">
+        <v>24</v>
+      </c>
+      <c r="D558" t="s">
+        <v>30</v>
+      </c>
+      <c r="E558" t="s">
+        <v>134</v>
+      </c>
+      <c r="F558" t="s">
+        <v>314</v>
+      </c>
+      <c r="G558" t="s">
+        <v>393</v>
+      </c>
+      <c r="H558" t="s">
+        <v>426</v>
+      </c>
+      <c r="I558" t="s">
+        <v>428</v>
+      </c>
+      <c r="J558" t="s">
+        <v>429</v>
+      </c>
+      <c r="K558" t="s">
+        <v>432</v>
+      </c>
+      <c r="L558">
+        <v>5000</v>
+      </c>
+      <c r="M558">
+        <v>25.7293850305</v>
+      </c>
+      <c r="N558">
+        <v>-100.2960333429</v>
+      </c>
+      <c r="O558" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="559" spans="1:15">
+      <c r="A559">
+        <v>2023</v>
+      </c>
+      <c r="B559" t="s">
+        <v>20</v>
+      </c>
+      <c r="C559" t="s">
+        <v>24</v>
+      </c>
+      <c r="D559" t="s">
+        <v>30</v>
+      </c>
+      <c r="E559" t="s">
+        <v>135</v>
+      </c>
+      <c r="F559" t="s">
+        <v>315</v>
+      </c>
+      <c r="G559" t="s">
+        <v>393</v>
+      </c>
+      <c r="H559" t="s">
+        <v>426</v>
+      </c>
+      <c r="I559" t="s">
+        <v>428</v>
+      </c>
+      <c r="J559" t="s">
+        <v>429</v>
+      </c>
+      <c r="K559" t="s">
+        <v>432</v>
+      </c>
+      <c r="L559">
+        <v>10000</v>
+      </c>
+      <c r="M559">
+        <v>25.7121848376</v>
+      </c>
+      <c r="N559">
+        <v>-100.2440108307</v>
+      </c>
+      <c r="O559" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="560" spans="1:15">
+      <c r="A560">
+        <v>2023</v>
+      </c>
+      <c r="B560" t="s">
+        <v>20</v>
+      </c>
+      <c r="C560" t="s">
+        <v>24</v>
+      </c>
+      <c r="D560" t="s">
+        <v>30</v>
+      </c>
+      <c r="E560" t="s">
+        <v>136</v>
+      </c>
+      <c r="F560" t="s">
+        <v>316</v>
+      </c>
+      <c r="G560" t="s">
+        <v>393</v>
+      </c>
+      <c r="H560" t="s">
+        <v>426</v>
+      </c>
+      <c r="I560" t="s">
+        <v>428</v>
+      </c>
+      <c r="J560" t="s">
+        <v>429</v>
+      </c>
+      <c r="K560" t="s">
+        <v>432</v>
+      </c>
+      <c r="L560">
+        <v>10000</v>
+      </c>
+      <c r="M560">
+        <v>25.7614164944</v>
+      </c>
+      <c r="N560">
+        <v>-100.3223841573</v>
+      </c>
+      <c r="O560" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="561" spans="1:15">
+      <c r="A561">
+        <v>2023</v>
+      </c>
+      <c r="B561" t="s">
+        <v>20</v>
+      </c>
+      <c r="C561" t="s">
+        <v>24</v>
+      </c>
+      <c r="D561" t="s">
+        <v>30</v>
+      </c>
+      <c r="E561" t="s">
+        <v>137</v>
+      </c>
+      <c r="F561" t="s">
+        <v>317</v>
+      </c>
+      <c r="G561" t="s">
+        <v>393</v>
+      </c>
+      <c r="H561" t="s">
+        <v>426</v>
+      </c>
+      <c r="I561" t="s">
+        <v>428</v>
+      </c>
+      <c r="J561" t="s">
+        <v>429</v>
+      </c>
+      <c r="K561" t="s">
+        <v>432</v>
+      </c>
+      <c r="L561">
+        <v>5000</v>
+      </c>
+      <c r="M561">
+        <v>25.7551130661</v>
+      </c>
+      <c r="N561">
+        <v>-100.3000324712</v>
+      </c>
+      <c r="O561" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="562" spans="1:15">
+      <c r="A562">
+        <v>2023</v>
+      </c>
+      <c r="B562" t="s">
+        <v>20</v>
+      </c>
+      <c r="C562" t="s">
+        <v>24</v>
+      </c>
+      <c r="D562" t="s">
+        <v>30</v>
+      </c>
+      <c r="E562" t="s">
+        <v>138</v>
+      </c>
+      <c r="F562" t="s">
+        <v>318</v>
+      </c>
+      <c r="G562" t="s">
+        <v>393</v>
+      </c>
+      <c r="H562" t="s">
+        <v>426</v>
+      </c>
+      <c r="I562" t="s">
+        <v>428</v>
+      </c>
+      <c r="J562" t="s">
+        <v>429</v>
+      </c>
+      <c r="K562" t="s">
+        <v>432</v>
+      </c>
+      <c r="L562">
+        <v>10000</v>
+      </c>
+      <c r="M562">
+        <v>25.7194523495</v>
+      </c>
+      <c r="N562">
+        <v>-100.2532145598</v>
+      </c>
+      <c r="O562" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="563" spans="1:15">
+      <c r="A563">
+        <v>2023</v>
+      </c>
+      <c r="B563" t="s">
+        <v>20</v>
+      </c>
+      <c r="C563" t="s">
+        <v>24</v>
+      </c>
+      <c r="D563" t="s">
+        <v>30</v>
+      </c>
+      <c r="E563" t="s">
+        <v>139</v>
+      </c>
+      <c r="F563" t="s">
+        <v>319</v>
+      </c>
+      <c r="G563" t="s">
+        <v>393</v>
+      </c>
+      <c r="H563" t="s">
+        <v>426</v>
+      </c>
+      <c r="I563" t="s">
+        <v>428</v>
+      </c>
+      <c r="J563" t="s">
+        <v>429</v>
+      </c>
+      <c r="K563" t="s">
+        <v>432</v>
+      </c>
+      <c r="L563">
+        <v>10000</v>
+      </c>
+      <c r="M563">
+        <v>25.7173139214</v>
+      </c>
+      <c r="N563">
+        <v>-100.2595229638</v>
+      </c>
+      <c r="O563" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="564" spans="1:15">
+      <c r="A564">
+        <v>2023</v>
+      </c>
+      <c r="B564" t="s">
+        <v>20</v>
+      </c>
+      <c r="C564" t="s">
+        <v>24</v>
+      </c>
+      <c r="D564" t="s">
+        <v>30</v>
+      </c>
+      <c r="E564" t="s">
+        <v>139</v>
+      </c>
+      <c r="F564" t="s">
+        <v>320</v>
+      </c>
+      <c r="G564" t="s">
+        <v>393</v>
+      </c>
+      <c r="H564" t="s">
+        <v>426</v>
+      </c>
+      <c r="I564" t="s">
+        <v>428</v>
+      </c>
+      <c r="J564" t="s">
+        <v>429</v>
+      </c>
+      <c r="K564" t="s">
+        <v>432</v>
+      </c>
+      <c r="L564">
+        <v>5000</v>
+      </c>
+      <c r="M564">
+        <v>25.7173525858</v>
+      </c>
+      <c r="N564">
+        <v>-100.2597589981</v>
+      </c>
+      <c r="O564" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="565" spans="1:15">
+      <c r="A565">
+        <v>2023</v>
+      </c>
+      <c r="B565" t="s">
+        <v>20</v>
+      </c>
+      <c r="C565" t="s">
+        <v>24</v>
+      </c>
+      <c r="D565" t="s">
+        <v>30</v>
+      </c>
+      <c r="E565" t="s">
+        <v>139</v>
+      </c>
+      <c r="F565" t="s">
+        <v>320</v>
+      </c>
+      <c r="G565" t="s">
+        <v>393</v>
+      </c>
+      <c r="H565" t="s">
+        <v>426</v>
+      </c>
+      <c r="I565" t="s">
+        <v>428</v>
+      </c>
+      <c r="J565" t="s">
+        <v>429</v>
+      </c>
+      <c r="K565" t="s">
+        <v>432</v>
+      </c>
+      <c r="L565">
+        <v>5000</v>
+      </c>
+      <c r="M565">
+        <v>25.7172462586</v>
+      </c>
+      <c r="N565">
+        <v>-100.259769727</v>
+      </c>
+      <c r="O565" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="566" spans="1:15">
+      <c r="A566">
+        <v>2023</v>
+      </c>
+      <c r="B566" t="s">
+        <v>20</v>
+      </c>
+      <c r="C566" t="s">
+        <v>24</v>
+      </c>
+      <c r="D566" t="s">
+        <v>30</v>
+      </c>
+      <c r="E566" t="s">
+        <v>140</v>
+      </c>
+      <c r="F566" t="s">
+        <v>321</v>
+      </c>
+      <c r="G566" t="s">
+        <v>393</v>
+      </c>
+      <c r="H566" t="s">
+        <v>426</v>
+      </c>
+      <c r="I566" t="s">
+        <v>428</v>
+      </c>
+      <c r="J566" t="s">
+        <v>429</v>
+      </c>
+      <c r="K566" t="s">
+        <v>432</v>
+      </c>
+      <c r="L566">
+        <v>5000</v>
+      </c>
+      <c r="M566">
+        <v>25.7188465207</v>
+      </c>
+      <c r="N566">
+        <v>-100.2575943981</v>
+      </c>
+      <c r="O566" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="567" spans="1:15">
+      <c r="A567">
+        <v>2023</v>
+      </c>
+      <c r="B567" t="s">
+        <v>20</v>
+      </c>
+      <c r="C567" t="s">
+        <v>24</v>
+      </c>
+      <c r="D567" t="s">
+        <v>30</v>
+      </c>
+      <c r="E567" t="s">
+        <v>140</v>
+      </c>
+      <c r="F567" t="s">
+        <v>321</v>
+      </c>
+      <c r="G567" t="s">
+        <v>393</v>
+      </c>
+      <c r="H567" t="s">
+        <v>426</v>
+      </c>
+      <c r="I567" t="s">
+        <v>428</v>
+      </c>
+      <c r="J567" t="s">
+        <v>429</v>
+      </c>
+      <c r="K567" t="s">
+        <v>432</v>
+      </c>
+      <c r="L567">
+        <v>5000</v>
+      </c>
+      <c r="M567">
+        <v>25.7189238485</v>
+      </c>
+      <c r="N567">
+        <v>-100.2577124153</v>
+      </c>
+      <c r="O567" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="568" spans="1:15">
+      <c r="A568">
+        <v>2023</v>
+      </c>
+      <c r="B568" t="s">
+        <v>20</v>
+      </c>
+      <c r="C568" t="s">
+        <v>24</v>
+      </c>
+      <c r="D568" t="s">
+        <v>30</v>
+      </c>
+      <c r="E568" t="s">
+        <v>141</v>
+      </c>
+      <c r="F568" t="s">
+        <v>322</v>
+      </c>
+      <c r="G568" t="s">
+        <v>393</v>
+      </c>
+      <c r="H568" t="s">
+        <v>426</v>
+      </c>
+      <c r="I568" t="s">
+        <v>428</v>
+      </c>
+      <c r="J568" t="s">
+        <v>429</v>
+      </c>
+      <c r="K568" t="s">
+        <v>432</v>
+      </c>
+      <c r="L568">
+        <v>10000</v>
+      </c>
+      <c r="M568">
+        <v>25.7095602357</v>
+      </c>
+      <c r="N568">
+        <v>-100.2682911442</v>
+      </c>
+      <c r="O568" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="569" spans="1:15">
+      <c r="A569">
+        <v>2023</v>
+      </c>
+      <c r="B569" t="s">
+        <v>20</v>
+      </c>
+      <c r="C569" t="s">
+        <v>24</v>
+      </c>
+      <c r="D569" t="s">
+        <v>30</v>
+      </c>
+      <c r="E569" t="s">
+        <v>142</v>
+      </c>
+      <c r="F569" t="s">
+        <v>323</v>
+      </c>
+      <c r="G569" t="s">
+        <v>393</v>
+      </c>
+      <c r="H569" t="s">
+        <v>426</v>
+      </c>
+      <c r="I569" t="s">
+        <v>428</v>
+      </c>
+      <c r="J569" t="s">
+        <v>429</v>
+      </c>
+      <c r="K569" t="s">
+        <v>432</v>
+      </c>
+      <c r="L569">
+        <v>10000</v>
+      </c>
+      <c r="M569">
+        <v>25.7409726321</v>
+      </c>
+      <c r="N569">
+        <v>-100.2581967</v>
+      </c>
+      <c r="O569" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="570" spans="1:15">
+      <c r="A570">
+        <v>2023</v>
+      </c>
+      <c r="B570" t="s">
+        <v>20</v>
+      </c>
+      <c r="C570" t="s">
+        <v>24</v>
+      </c>
+      <c r="D570" t="s">
+        <v>30</v>
+      </c>
+      <c r="E570" t="s">
+        <v>143</v>
+      </c>
+      <c r="F570" t="s">
+        <v>237</v>
+      </c>
+      <c r="G570" t="s">
+        <v>393</v>
+      </c>
+      <c r="H570" t="s">
+        <v>426</v>
+      </c>
+      <c r="I570" t="s">
+        <v>428</v>
+      </c>
+      <c r="J570" t="s">
+        <v>429</v>
+      </c>
+      <c r="K570" t="s">
+        <v>432</v>
+      </c>
+      <c r="L570">
+        <v>10000</v>
+      </c>
+      <c r="M570">
+        <v>25.7369212388</v>
+      </c>
+      <c r="N570">
+        <v>-100.2675422847</v>
+      </c>
+      <c r="O570" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="571" spans="1:15">
+      <c r="A571">
+        <v>2023</v>
+      </c>
+      <c r="B571" t="s">
+        <v>20</v>
+      </c>
+      <c r="C571" t="s">
+        <v>24</v>
+      </c>
+      <c r="D571" t="s">
+        <v>30</v>
+      </c>
+      <c r="E571" t="s">
+        <v>200</v>
+      </c>
+      <c r="F571" t="s">
+        <v>383</v>
+      </c>
+      <c r="G571" t="s">
+        <v>393</v>
+      </c>
+      <c r="H571" t="s">
+        <v>426</v>
+      </c>
+      <c r="I571" t="s">
+        <v>428</v>
+      </c>
+      <c r="J571" t="s">
+        <v>429</v>
+      </c>
+      <c r="K571" t="s">
+        <v>432</v>
+      </c>
+      <c r="L571">
+        <v>5000</v>
+      </c>
+      <c r="M571">
+        <v>25.7308760776</v>
+      </c>
+      <c r="N571">
+        <v>-100.2442349712</v>
+      </c>
+      <c r="O571" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="572" spans="1:15">
+      <c r="A572">
+        <v>2023</v>
+      </c>
+      <c r="B572" t="s">
+        <v>20</v>
+      </c>
+      <c r="C572" t="s">
+        <v>24</v>
+      </c>
+      <c r="D572" t="s">
+        <v>30</v>
+      </c>
+      <c r="E572" t="s">
+        <v>144</v>
+      </c>
+      <c r="F572" t="s">
+        <v>324</v>
+      </c>
+      <c r="G572" t="s">
+        <v>393</v>
+      </c>
+      <c r="H572" t="s">
+        <v>426</v>
+      </c>
+      <c r="I572" t="s">
+        <v>428</v>
+      </c>
+      <c r="J572" t="s">
+        <v>429</v>
+      </c>
+      <c r="K572" t="s">
+        <v>432</v>
+      </c>
+      <c r="L572">
+        <v>10000</v>
+      </c>
+      <c r="M572">
+        <v>25.7062909208</v>
+      </c>
+      <c r="N572">
+        <v>-100.2668063981</v>
+      </c>
+      <c r="O572" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="573" spans="1:15">
+      <c r="A573">
+        <v>2023</v>
+      </c>
+      <c r="B573" t="s">
+        <v>20</v>
+      </c>
+      <c r="C573" t="s">
+        <v>24</v>
+      </c>
+      <c r="D573" t="s">
+        <v>30</v>
+      </c>
+      <c r="E573" t="s">
+        <v>145</v>
+      </c>
+      <c r="F573" t="s">
+        <v>325</v>
+      </c>
+      <c r="G573" t="s">
+        <v>393</v>
+      </c>
+      <c r="H573" t="s">
+        <v>426</v>
+      </c>
+      <c r="I573" t="s">
+        <v>428</v>
+      </c>
+      <c r="J573" t="s">
+        <v>429</v>
+      </c>
+      <c r="K573" t="s">
+        <v>432</v>
+      </c>
+      <c r="L573">
+        <v>10000</v>
+      </c>
+      <c r="M573">
+        <v>25.7100623343</v>
+      </c>
+      <c r="N573">
+        <v>-100.2703628405</v>
+      </c>
+      <c r="O573" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="574" spans="1:15">
+      <c r="A574">
+        <v>2023</v>
+      </c>
+      <c r="B574" t="s">
+        <v>20</v>
+      </c>
+      <c r="C574" t="s">
+        <v>24</v>
+      </c>
+      <c r="D574" t="s">
+        <v>30</v>
+      </c>
+      <c r="E574" t="s">
+        <v>146</v>
+      </c>
+      <c r="F574" t="s">
+        <v>326</v>
+      </c>
+      <c r="G574" t="s">
+        <v>393</v>
+      </c>
+      <c r="H574" t="s">
+        <v>426</v>
+      </c>
+      <c r="I574" t="s">
+        <v>428</v>
+      </c>
+      <c r="J574" t="s">
+        <v>429</v>
+      </c>
+      <c r="K574" t="s">
+        <v>432</v>
+      </c>
+      <c r="L574">
+        <v>10000</v>
+      </c>
+      <c r="M574">
+        <v>25.7190503822</v>
+      </c>
+      <c r="N574">
+        <v>-100.2243984135</v>
+      </c>
+      <c r="O574" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="575" spans="1:15">
+      <c r="A575">
+        <v>2023</v>
+      </c>
+      <c r="B575" t="s">
+        <v>20</v>
+      </c>
+      <c r="C575" t="s">
+        <v>24</v>
+      </c>
+      <c r="D575" t="s">
+        <v>30</v>
+      </c>
+      <c r="E575" t="s">
+        <v>147</v>
+      </c>
+      <c r="F575" t="s">
+        <v>327</v>
+      </c>
+      <c r="G575" t="s">
+        <v>393</v>
+      </c>
+      <c r="H575" t="s">
+        <v>426</v>
+      </c>
+      <c r="I575" t="s">
+        <v>428</v>
+      </c>
+      <c r="J575" t="s">
+        <v>429</v>
+      </c>
+      <c r="K575" t="s">
+        <v>432</v>
+      </c>
+      <c r="L575">
+        <v>10000</v>
+      </c>
+      <c r="M575">
+        <v>25.7620723153</v>
+      </c>
+      <c r="N575">
+        <v>-100.2690364712</v>
+      </c>
+      <c r="O575" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="576" spans="1:15">
+      <c r="A576">
+        <v>2023</v>
+      </c>
+      <c r="B576" t="s">
+        <v>20</v>
+      </c>
+      <c r="C576" t="s">
+        <v>24</v>
+      </c>
+      <c r="D576" t="s">
+        <v>30</v>
+      </c>
+      <c r="E576" t="s">
+        <v>148</v>
+      </c>
+      <c r="F576" t="s">
+        <v>328</v>
+      </c>
+      <c r="G576" t="s">
+        <v>393</v>
+      </c>
+      <c r="H576" t="s">
+        <v>426</v>
+      </c>
+      <c r="I576" t="s">
+        <v>428</v>
+      </c>
+      <c r="J576" t="s">
+        <v>429</v>
+      </c>
+      <c r="K576" t="s">
+        <v>432</v>
+      </c>
+      <c r="L576">
+        <v>10000</v>
+      </c>
+      <c r="M576">
+        <v>25.7670234672</v>
+      </c>
+      <c r="N576">
+        <v>-100.2815475779</v>
+      </c>
+      <c r="O576" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="577" spans="1:15">
+      <c r="A577">
+        <v>2023</v>
+      </c>
+      <c r="B577" t="s">
+        <v>20</v>
+      </c>
+      <c r="C577" t="s">
+        <v>24</v>
+      </c>
+      <c r="D577" t="s">
+        <v>30</v>
+      </c>
+      <c r="E577" t="s">
+        <v>149</v>
+      </c>
+      <c r="F577" t="s">
+        <v>329</v>
+      </c>
+      <c r="G577" t="s">
+        <v>393</v>
+      </c>
+      <c r="H577" t="s">
+        <v>426</v>
+      </c>
+      <c r="I577" t="s">
+        <v>428</v>
+      </c>
+      <c r="J577" t="s">
+        <v>429</v>
+      </c>
+      <c r="K577" t="s">
+        <v>432</v>
+      </c>
+      <c r="L577">
+        <v>10000</v>
+      </c>
+      <c r="M577">
+        <v>25.7127653634</v>
+      </c>
+      <c r="N577">
+        <v>-100.2567272423</v>
+      </c>
+      <c r="O577" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="578" spans="1:15">
+      <c r="A578">
+        <v>2023</v>
+      </c>
+      <c r="B578" t="s">
+        <v>20</v>
+      </c>
+      <c r="C578" t="s">
+        <v>23</v>
+      </c>
+      <c r="D578" t="s">
+        <v>30</v>
+      </c>
+      <c r="E578" t="s">
+        <v>133</v>
+      </c>
+      <c r="F578" t="s">
+        <v>382</v>
+      </c>
+      <c r="G578" t="s">
+        <v>393</v>
+      </c>
+      <c r="H578" t="s">
+        <v>426</v>
+      </c>
+      <c r="I578" t="s">
+        <v>428</v>
+      </c>
+      <c r="J578" t="s">
+        <v>429</v>
+      </c>
+      <c r="K578" t="s">
+        <v>432</v>
+      </c>
+      <c r="L578">
+        <v>80000</v>
+      </c>
+      <c r="M578">
+        <v>25.7600070082</v>
+      </c>
+      <c r="N578">
+        <v>-100.2772881712</v>
+      </c>
+      <c r="O578" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="579" spans="1:15">
+      <c r="A579">
+        <v>2023</v>
+      </c>
+      <c r="B579" t="s">
+        <v>20</v>
+      </c>
+      <c r="C579" t="s">
+        <v>24</v>
+      </c>
+      <c r="D579" t="s">
+        <v>30</v>
+      </c>
+      <c r="E579" t="s">
+        <v>150</v>
+      </c>
+      <c r="F579" t="s">
+        <v>330</v>
+      </c>
+      <c r="G579" t="s">
+        <v>393</v>
+      </c>
+      <c r="H579" t="s">
+        <v>426</v>
+      </c>
+      <c r="I579" t="s">
+        <v>428</v>
+      </c>
+      <c r="J579" t="s">
+        <v>429</v>
+      </c>
+      <c r="K579" t="s">
+        <v>432</v>
+      </c>
+      <c r="L579">
+        <v>10000</v>
+      </c>
+      <c r="M579">
+        <v>25.7591749482</v>
+      </c>
+      <c r="N579">
+        <v>-100.2666634135</v>
+      </c>
+      <c r="O579" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="580" spans="1:15">
+      <c r="A580">
+        <v>2023</v>
+      </c>
+      <c r="B580" t="s">
+        <v>20</v>
+      </c>
+      <c r="C580" t="s">
+        <v>24</v>
+      </c>
+      <c r="D580" t="s">
+        <v>30</v>
+      </c>
+      <c r="E580" t="s">
+        <v>151</v>
+      </c>
+      <c r="F580" t="s">
+        <v>331</v>
+      </c>
+      <c r="G580" t="s">
+        <v>393</v>
+      </c>
+      <c r="H580" t="s">
+        <v>426</v>
+      </c>
+      <c r="I580" t="s">
+        <v>428</v>
+      </c>
+      <c r="J580" t="s">
+        <v>429</v>
+      </c>
+      <c r="K580" t="s">
+        <v>432</v>
+      </c>
+      <c r="L580">
+        <v>10000</v>
+      </c>
+      <c r="M580">
+        <v>25.7324176652</v>
+      </c>
+      <c r="N580">
+        <v>-100.2123370987</v>
+      </c>
+      <c r="O580" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="581" spans="1:15">
+      <c r="A581">
+        <v>2023</v>
+      </c>
+      <c r="B581" t="s">
+        <v>20</v>
+      </c>
+      <c r="C581" t="s">
+        <v>24</v>
+      </c>
+      <c r="D581" t="s">
+        <v>30</v>
+      </c>
+      <c r="E581" t="s">
+        <v>152</v>
+      </c>
+      <c r="F581" t="s">
+        <v>332</v>
+      </c>
+      <c r="G581" t="s">
+        <v>393</v>
+      </c>
+      <c r="H581" t="s">
+        <v>426</v>
+      </c>
+      <c r="I581" t="s">
+        <v>428</v>
+      </c>
+      <c r="J581" t="s">
+        <v>429</v>
+      </c>
+      <c r="K581" t="s">
+        <v>432</v>
+      </c>
+      <c r="L581">
+        <v>10000</v>
+      </c>
+      <c r="M581">
+        <v>25.7347243145</v>
+      </c>
+      <c r="N581">
+        <v>-100.2194187847</v>
+      </c>
+      <c r="O581" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="582" spans="1:15">
+      <c r="A582">
+        <v>2023</v>
+      </c>
+      <c r="B582" t="s">
+        <v>20</v>
+      </c>
+      <c r="C582" t="s">
+        <v>24</v>
+      </c>
+      <c r="D582" t="s">
+        <v>30</v>
+      </c>
+      <c r="E582" t="s">
+        <v>127</v>
+      </c>
+      <c r="F582" t="s">
+        <v>308</v>
+      </c>
+      <c r="G582" t="s">
+        <v>393</v>
+      </c>
+      <c r="H582" t="s">
+        <v>426</v>
+      </c>
+      <c r="I582" t="s">
+        <v>428</v>
+      </c>
+      <c r="J582" t="s">
+        <v>429</v>
+      </c>
+      <c r="K582" t="s">
+        <v>432</v>
+      </c>
+      <c r="L582">
+        <v>10000</v>
+      </c>
+      <c r="M582">
+        <v>25.7511260652</v>
+      </c>
+      <c r="N582">
+        <v>-100.2936497619</v>
+      </c>
+      <c r="O582" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="583" spans="1:15">
+      <c r="A583">
+        <v>2023</v>
+      </c>
+      <c r="B583" t="s">
+        <v>20</v>
+      </c>
+      <c r="C583" t="s">
+        <v>24</v>
+      </c>
+      <c r="D583" t="s">
+        <v>30</v>
+      </c>
+      <c r="E583" t="s">
+        <v>153</v>
+      </c>
+      <c r="F583" t="s">
+        <v>333</v>
+      </c>
+      <c r="G583" t="s">
+        <v>393</v>
+      </c>
+      <c r="H583" t="s">
+        <v>426</v>
+      </c>
+      <c r="I583" t="s">
+        <v>428</v>
+      </c>
+      <c r="J583" t="s">
+        <v>429</v>
+      </c>
+      <c r="K583" t="s">
+        <v>432</v>
+      </c>
+      <c r="L583">
+        <v>10000</v>
+      </c>
+      <c r="M583">
+        <v>25.7028706457</v>
+      </c>
+      <c r="N583">
+        <v>-100.2649884288</v>
+      </c>
+      <c r="O583" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="584" spans="1:15">
+      <c r="A584">
+        <v>2023</v>
+      </c>
+      <c r="B584" t="s">
+        <v>20</v>
+      </c>
+      <c r="C584" t="s">
+        <v>24</v>
+      </c>
+      <c r="D584" t="s">
+        <v>30</v>
+      </c>
+      <c r="E584" t="s">
+        <v>154</v>
+      </c>
+      <c r="F584" t="s">
+        <v>249</v>
+      </c>
+      <c r="G584" t="s">
+        <v>393</v>
+      </c>
+      <c r="H584" t="s">
+        <v>426</v>
+      </c>
+      <c r="I584" t="s">
+        <v>428</v>
+      </c>
+      <c r="J584" t="s">
+        <v>429</v>
+      </c>
+      <c r="K584" t="s">
+        <v>432</v>
+      </c>
+      <c r="L584">
+        <v>10000</v>
+      </c>
+      <c r="M584">
+        <v>25.7257812683</v>
+      </c>
+      <c r="N584">
+        <v>-100.2312698772</v>
+      </c>
+      <c r="O584" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="585" spans="1:15">
+      <c r="A585">
+        <v>2023</v>
+      </c>
+      <c r="B585" t="s">
+        <v>20</v>
+      </c>
+      <c r="C585" t="s">
+        <v>24</v>
+      </c>
+      <c r="D585" t="s">
+        <v>30</v>
+      </c>
+      <c r="E585" t="s">
+        <v>202</v>
+      </c>
+      <c r="F585" t="s">
+        <v>334</v>
+      </c>
+      <c r="G585" t="s">
+        <v>393</v>
+      </c>
+      <c r="H585" t="s">
+        <v>426</v>
+      </c>
+      <c r="I585" t="s">
+        <v>428</v>
+      </c>
+      <c r="J585" t="s">
+        <v>429</v>
+      </c>
+      <c r="K585" t="s">
+        <v>432</v>
+      </c>
+      <c r="L585">
+        <v>10000</v>
+      </c>
+      <c r="M585">
+        <v>25.732806527</v>
+      </c>
+      <c r="N585">
+        <v>-100.2810668442</v>
+      </c>
+      <c r="O585" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="586" spans="1:15">
+      <c r="A586">
+        <v>2023</v>
+      </c>
+      <c r="B586" t="s">
+        <v>20</v>
+      </c>
+      <c r="C586" t="s">
+        <v>24</v>
+      </c>
+      <c r="D586" t="s">
+        <v>30</v>
+      </c>
+      <c r="E586" t="s">
+        <v>156</v>
+      </c>
+      <c r="F586" t="s">
+        <v>335</v>
+      </c>
+      <c r="G586" t="s">
+        <v>393</v>
+      </c>
+      <c r="H586" t="s">
+        <v>426</v>
+      </c>
+      <c r="I586" t="s">
+        <v>428</v>
+      </c>
+      <c r="J586" t="s">
+        <v>429</v>
+      </c>
+      <c r="K586" t="s">
+        <v>432</v>
+      </c>
+      <c r="L586">
+        <v>10000</v>
+      </c>
+      <c r="M586">
+        <v>25.7251391077</v>
+      </c>
+      <c r="N586">
+        <v>-100.2257447638</v>
+      </c>
+      <c r="O586" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="587" spans="1:15">
+      <c r="A587">
+        <v>2023</v>
+      </c>
+      <c r="B587" t="s">
+        <v>20</v>
+      </c>
+      <c r="C587" t="s">
+        <v>24</v>
+      </c>
+      <c r="D587" t="s">
+        <v>30</v>
+      </c>
+      <c r="E587" t="s">
+        <v>157</v>
+      </c>
+      <c r="F587" t="s">
+        <v>336</v>
+      </c>
+      <c r="G587" t="s">
+        <v>393</v>
+      </c>
+      <c r="H587" t="s">
+        <v>426</v>
+      </c>
+      <c r="I587" t="s">
+        <v>428</v>
+      </c>
+      <c r="J587" t="s">
+        <v>429</v>
+      </c>
+      <c r="K587" t="s">
+        <v>432</v>
+      </c>
+      <c r="L587">
+        <v>10000</v>
+      </c>
+      <c r="M587">
+        <v>25.7064177044</v>
+      </c>
+      <c r="N587">
+        <v>-100.2504490638</v>
+      </c>
+      <c r="O587" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="588" spans="1:15">
+      <c r="A588">
+        <v>2023</v>
+      </c>
+      <c r="B588" t="s">
+        <v>20</v>
+      </c>
+      <c r="C588" t="s">
+        <v>24</v>
+      </c>
+      <c r="D588" t="s">
+        <v>30</v>
+      </c>
+      <c r="E588" t="s">
+        <v>158</v>
+      </c>
+      <c r="F588" t="s">
+        <v>337</v>
+      </c>
+      <c r="G588" t="s">
+        <v>393</v>
+      </c>
+      <c r="H588" t="s">
+        <v>426</v>
+      </c>
+      <c r="I588" t="s">
+        <v>428</v>
+      </c>
+      <c r="J588" t="s">
+        <v>429</v>
+      </c>
+      <c r="K588" t="s">
+        <v>432</v>
+      </c>
+      <c r="L588">
+        <v>10000</v>
+      </c>
+      <c r="M588">
+        <v>25.7413086095</v>
+      </c>
+      <c r="N588">
+        <v>-100.286901014</v>
+      </c>
+      <c r="O588" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="589" spans="1:15">
+      <c r="A589">
+        <v>2023</v>
+      </c>
+      <c r="B589" t="s">
+        <v>20</v>
+      </c>
+      <c r="C589" t="s">
+        <v>24</v>
+      </c>
+      <c r="D589" t="s">
+        <v>30</v>
+      </c>
+      <c r="E589" t="s">
+        <v>158</v>
+      </c>
+      <c r="F589" t="s">
+        <v>338</v>
+      </c>
+      <c r="G589" t="s">
+        <v>393</v>
+      </c>
+      <c r="H589" t="s">
+        <v>426</v>
+      </c>
+      <c r="I589" t="s">
+        <v>428</v>
+      </c>
+      <c r="J589" t="s">
+        <v>429</v>
+      </c>
+      <c r="K589" t="s">
+        <v>432</v>
+      </c>
+      <c r="L589">
+        <v>10000</v>
+      </c>
+      <c r="M589">
+        <v>25.7418088351</v>
+      </c>
+      <c r="N589">
+        <v>-100.2904844693</v>
+      </c>
+      <c r="O589" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="590" spans="1:15">
+      <c r="A590">
+        <v>2023</v>
+      </c>
+      <c r="B590" t="s">
+        <v>20</v>
+      </c>
+      <c r="C590" t="s">
+        <v>24</v>
+      </c>
+      <c r="D590" t="s">
+        <v>30</v>
+      </c>
+      <c r="E590" t="s">
+        <v>159</v>
+      </c>
+      <c r="F590" t="s">
+        <v>339</v>
+      </c>
+      <c r="G590" t="s">
+        <v>393</v>
+      </c>
+      <c r="H590" t="s">
+        <v>426</v>
+      </c>
+      <c r="I590" t="s">
+        <v>428</v>
+      </c>
+      <c r="J590" t="s">
+        <v>429</v>
+      </c>
+      <c r="K590" t="s">
+        <v>432</v>
+      </c>
+      <c r="L590">
+        <v>10000</v>
+      </c>
+      <c r="M590">
+        <v>25.7301173847</v>
+      </c>
+      <c r="N590">
+        <v>-100.2266145405</v>
+      </c>
+      <c r="O590" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="591" spans="1:15">
+      <c r="A591">
+        <v>2023</v>
+      </c>
+      <c r="B591" t="s">
+        <v>20</v>
+      </c>
+      <c r="C591" t="s">
+        <v>24</v>
+      </c>
+      <c r="D591" t="s">
+        <v>30</v>
+      </c>
+      <c r="E591" t="s">
+        <v>160</v>
+      </c>
+      <c r="F591" t="s">
+        <v>340</v>
+      </c>
+      <c r="G591" t="s">
+        <v>393</v>
+      </c>
+      <c r="H591" t="s">
+        <v>426</v>
+      </c>
+      <c r="I591" t="s">
+        <v>428</v>
+      </c>
+      <c r="J591" t="s">
+        <v>429</v>
+      </c>
+      <c r="K591" t="s">
+        <v>432</v>
+      </c>
+      <c r="L591">
+        <v>10000</v>
+      </c>
+      <c r="M591">
+        <v>25.7249043116</v>
+      </c>
+      <c r="N591">
+        <v>-100.2296011331</v>
+      </c>
+      <c r="O591" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="592" spans="1:15">
+      <c r="A592">
+        <v>2023</v>
+      </c>
+      <c r="B592" t="s">
+        <v>20</v>
+      </c>
+      <c r="C592" t="s">
+        <v>24</v>
+      </c>
+      <c r="D592" t="s">
+        <v>30</v>
+      </c>
+      <c r="E592" t="s">
+        <v>161</v>
+      </c>
+      <c r="F592" t="s">
+        <v>341</v>
+      </c>
+      <c r="G592" t="s">
+        <v>393</v>
+      </c>
+      <c r="H592" t="s">
+        <v>426</v>
+      </c>
+      <c r="I592" t="s">
+        <v>428</v>
+      </c>
+      <c r="J592" t="s">
+        <v>429</v>
+      </c>
+      <c r="K592" t="s">
+        <v>432</v>
+      </c>
+      <c r="L592">
+        <v>10000</v>
+      </c>
+      <c r="M592">
+        <v>25.7334696227</v>
+      </c>
+      <c r="N592">
+        <v>-100.2221342019</v>
+      </c>
+      <c r="O592" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="593" spans="1:15">
+      <c r="A593">
+        <v>2023</v>
+      </c>
+      <c r="B593" t="s">
+        <v>20</v>
+      </c>
+      <c r="C593" t="s">
+        <v>24</v>
+      </c>
+      <c r="D593" t="s">
+        <v>30</v>
+      </c>
+      <c r="E593" t="s">
+        <v>162</v>
+      </c>
+      <c r="F593" t="s">
+        <v>342</v>
+      </c>
+      <c r="G593" t="s">
+        <v>393</v>
+      </c>
+      <c r="H593" t="s">
+        <v>425</v>
+      </c>
+      <c r="I593" t="s">
+        <v>428</v>
+      </c>
+      <c r="J593" t="s">
+        <v>429</v>
+      </c>
+      <c r="K593" t="s">
+        <v>432</v>
+      </c>
+      <c r="L593">
+        <v>10000</v>
+      </c>
+      <c r="M593">
+        <v>25.7157531791</v>
+      </c>
+      <c r="N593">
+        <v>-100.2540449192</v>
+      </c>
+      <c r="O593" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="594" spans="1:15">
+      <c r="A594">
+        <v>2023</v>
+      </c>
+      <c r="B594" t="s">
+        <v>20</v>
+      </c>
+      <c r="C594" t="s">
+        <v>24</v>
+      </c>
+      <c r="D594" t="s">
+        <v>30</v>
+      </c>
+      <c r="E594" t="s">
+        <v>163</v>
+      </c>
+      <c r="F594" t="s">
+        <v>343</v>
+      </c>
+      <c r="G594" t="s">
+        <v>393</v>
+      </c>
+      <c r="H594" t="s">
+        <v>425</v>
+      </c>
+      <c r="I594" t="s">
+        <v>428</v>
+      </c>
+      <c r="J594" t="s">
+        <v>429</v>
+      </c>
+      <c r="K594" t="s">
+        <v>432</v>
+      </c>
+      <c r="L594">
+        <v>10000</v>
+      </c>
+      <c r="M594">
+        <v>25.7204493105</v>
+      </c>
+      <c r="N594">
+        <v>-100.254074329</v>
+      </c>
+      <c r="O594" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="595" spans="1:15">
+      <c r="A595">
+        <v>2023</v>
+      </c>
+      <c r="B595" t="s">
+        <v>20</v>
+      </c>
+      <c r="C595" t="s">
+        <v>24</v>
+      </c>
+      <c r="D595" t="s">
+        <v>30</v>
+      </c>
+      <c r="E595" t="s">
+        <v>164</v>
+      </c>
+      <c r="F595" t="s">
+        <v>385</v>
+      </c>
+      <c r="G595" t="s">
+        <v>394</v>
+      </c>
+      <c r="H595" t="s">
+        <v>425</v>
+      </c>
+      <c r="I595" t="s">
+        <v>428</v>
+      </c>
+      <c r="J595" t="s">
+        <v>429</v>
+      </c>
+      <c r="K595" t="s">
+        <v>432</v>
+      </c>
+      <c r="L595">
+        <v>10000</v>
+      </c>
+      <c r="M595">
+        <v>25.7299722785</v>
+      </c>
+      <c r="N595">
+        <v>-100.2443577712</v>
+      </c>
+      <c r="O595" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="596" spans="1:15">
+      <c r="A596">
+        <v>2023</v>
+      </c>
+      <c r="B596" t="s">
+        <v>20</v>
+      </c>
+      <c r="C596" t="s">
+        <v>24</v>
+      </c>
+      <c r="D596" t="s">
+        <v>30</v>
+      </c>
+      <c r="E596" t="s">
+        <v>165</v>
+      </c>
+      <c r="F596" t="s">
+        <v>386</v>
+      </c>
+      <c r="G596" t="s">
+        <v>395</v>
+      </c>
+      <c r="H596" t="s">
+        <v>425</v>
+      </c>
+      <c r="I596" t="s">
+        <v>428</v>
+      </c>
+      <c r="J596" t="s">
+        <v>429</v>
+      </c>
+      <c r="K596" t="s">
+        <v>432</v>
+      </c>
+      <c r="L596">
+        <v>10000</v>
+      </c>
+      <c r="M596">
+        <v>25.7083336531</v>
+      </c>
+      <c r="N596">
+        <v>-100.2532443185</v>
+      </c>
+      <c r="O596" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="597" spans="1:15">
+      <c r="A597">
+        <v>2023</v>
+      </c>
+      <c r="B597" t="s">
+        <v>20</v>
+      </c>
+      <c r="C597" t="s">
+        <v>24</v>
+      </c>
+      <c r="D597" t="s">
+        <v>30</v>
+      </c>
+      <c r="E597" t="s">
+        <v>166</v>
+      </c>
+      <c r="F597" t="s">
+        <v>387</v>
+      </c>
+      <c r="G597" t="s">
+        <v>396</v>
+      </c>
+      <c r="H597" t="s">
+        <v>425</v>
+      </c>
+      <c r="I597" t="s">
+        <v>428</v>
+      </c>
+      <c r="J597" t="s">
+        <v>429</v>
+      </c>
+      <c r="K597" t="s">
+        <v>432</v>
+      </c>
+      <c r="L597">
+        <v>10000</v>
+      </c>
+      <c r="M597">
+        <v>25.7385806288</v>
+      </c>
+      <c r="N597">
+        <v>-100.2959089454</v>
+      </c>
+      <c r="O597" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="598" spans="1:15">
+      <c r="A598">
+        <v>2023</v>
+      </c>
+      <c r="B598" t="s">
+        <v>20</v>
+      </c>
+      <c r="C598" t="s">
+        <v>24</v>
+      </c>
+      <c r="D598" t="s">
+        <v>30</v>
+      </c>
+      <c r="E598" t="s">
+        <v>167</v>
+      </c>
+      <c r="F598" t="s">
+        <v>167</v>
+      </c>
+      <c r="G598" t="s">
+        <v>397</v>
+      </c>
+      <c r="H598" t="s">
+        <v>425</v>
+      </c>
+      <c r="I598" t="s">
+        <v>428</v>
+      </c>
+      <c r="J598" t="s">
+        <v>429</v>
+      </c>
+      <c r="K598" t="s">
+        <v>432</v>
+      </c>
+      <c r="L598">
+        <v>10000</v>
+      </c>
+      <c r="M598">
+        <v>25.7649312151</v>
+      </c>
+      <c r="N598">
+        <v>-100.2997823166</v>
+      </c>
+      <c r="O598" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="599" spans="1:15">
+      <c r="A599">
+        <v>2023</v>
+      </c>
+      <c r="B599" t="s">
+        <v>20</v>
+      </c>
+      <c r="C599" t="s">
+        <v>24</v>
+      </c>
+      <c r="D599" t="s">
+        <v>30</v>
+      </c>
+      <c r="E599" t="s">
+        <v>168</v>
+      </c>
+      <c r="F599" t="s">
+        <v>348</v>
+      </c>
+      <c r="G599" t="s">
+        <v>398</v>
+      </c>
+      <c r="H599" t="s">
+        <v>425</v>
+      </c>
+      <c r="I599" t="s">
+        <v>428</v>
+      </c>
+      <c r="J599" t="s">
+        <v>429</v>
+      </c>
+      <c r="K599" t="s">
+        <v>432</v>
+      </c>
+      <c r="L599">
+        <v>10000</v>
+      </c>
+      <c r="M599">
+        <v>25.7150135211</v>
+      </c>
+      <c r="N599">
+        <v>-100.2250500423</v>
+      </c>
+      <c r="O599" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="600" spans="1:15">
+      <c r="A600">
+        <v>2023</v>
+      </c>
+      <c r="B600" t="s">
+        <v>20</v>
+      </c>
+      <c r="C600" t="s">
+        <v>24</v>
+      </c>
+      <c r="D600" t="s">
+        <v>30</v>
+      </c>
+      <c r="E600" t="s">
+        <v>169</v>
+      </c>
+      <c r="F600" t="s">
+        <v>349</v>
+      </c>
+      <c r="G600" t="s">
+        <v>399</v>
+      </c>
+      <c r="H600" t="s">
+        <v>425</v>
+      </c>
+      <c r="I600" t="s">
+        <v>428</v>
+      </c>
+      <c r="J600" t="s">
+        <v>429</v>
+      </c>
+      <c r="K600" t="s">
+        <v>432</v>
+      </c>
+      <c r="L600">
+        <v>10000</v>
+      </c>
+      <c r="M600">
+        <v>25.7343901312</v>
+      </c>
+      <c r="N600">
+        <v>-100.2221375761</v>
+      </c>
+      <c r="O600" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="601" spans="1:15">
+      <c r="A601">
+        <v>2023</v>
+      </c>
+      <c r="B601" t="s">
+        <v>20</v>
+      </c>
+      <c r="C601" t="s">
+        <v>24</v>
+      </c>
+      <c r="D601" t="s">
+        <v>30</v>
+      </c>
+      <c r="E601" t="s">
+        <v>170</v>
+      </c>
+      <c r="F601" t="s">
+        <v>350</v>
+      </c>
+      <c r="G601" t="s">
+        <v>400</v>
+      </c>
+      <c r="H601" t="s">
+        <v>425</v>
+      </c>
+      <c r="I601" t="s">
+        <v>428</v>
+      </c>
+      <c r="J601" t="s">
+        <v>429</v>
+      </c>
+      <c r="K601" t="s">
+        <v>432</v>
+      </c>
+      <c r="L601">
+        <v>10000</v>
+      </c>
+      <c r="M601">
+        <v>25.7135621622</v>
+      </c>
+      <c r="N601">
+        <v>-100.2305974135</v>
+      </c>
+      <c r="O601" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="602" spans="1:15">
+      <c r="A602">
+        <v>2023</v>
+      </c>
+      <c r="B602" t="s">
+        <v>20</v>
+      </c>
+      <c r="C602" t="s">
+        <v>24</v>
+      </c>
+      <c r="D602" t="s">
+        <v>30</v>
+      </c>
+      <c r="E602" t="s">
+        <v>171</v>
+      </c>
+      <c r="F602" t="s">
+        <v>351</v>
+      </c>
+      <c r="G602" t="s">
+        <v>401</v>
+      </c>
+      <c r="H602" t="s">
+        <v>425</v>
+      </c>
+      <c r="I602" t="s">
+        <v>428</v>
+      </c>
+      <c r="J602" t="s">
+        <v>429</v>
+      </c>
+      <c r="K602" t="s">
+        <v>432</v>
+      </c>
+      <c r="L602">
+        <v>10000</v>
+      </c>
+      <c r="M602">
+        <v>25.7505392884</v>
+      </c>
+      <c r="N602">
+        <v>-100.2966636878</v>
+      </c>
+      <c r="O602" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="603" spans="1:15">
+      <c r="A603">
+        <v>2023</v>
+      </c>
+      <c r="B603" t="s">
+        <v>20</v>
+      </c>
+      <c r="C603" t="s">
+        <v>24</v>
+      </c>
+      <c r="D603" t="s">
+        <v>30</v>
+      </c>
+      <c r="E603" t="s">
+        <v>172</v>
+      </c>
+      <c r="F603" t="s">
+        <v>352</v>
+      </c>
+      <c r="G603" t="s">
+        <v>402</v>
+      </c>
+      <c r="H603" t="s">
+        <v>425</v>
+      </c>
+      <c r="I603" t="s">
+        <v>428</v>
+      </c>
+      <c r="J603" t="s">
+        <v>429</v>
+      </c>
+      <c r="K603" t="s">
+        <v>432</v>
+      </c>
+      <c r="L603">
+        <v>10000</v>
+      </c>
+      <c r="M603">
+        <v>25.739343632</v>
+      </c>
+      <c r="N603">
+        <v>-100.2537953354</v>
+      </c>
+      <c r="O603" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="604" spans="1:15">
+      <c r="A604">
+        <v>2023</v>
+      </c>
+      <c r="B604" t="s">
+        <v>20</v>
+      </c>
+      <c r="C604" t="s">
+        <v>24</v>
+      </c>
+      <c r="D604" t="s">
+        <v>30</v>
+      </c>
+      <c r="E604" t="s">
+        <v>173</v>
+      </c>
+      <c r="F604" t="s">
+        <v>353</v>
+      </c>
+      <c r="G604" t="s">
+        <v>403</v>
+      </c>
+      <c r="H604" t="s">
+        <v>425</v>
+      </c>
+      <c r="I604" t="s">
+        <v>428</v>
+      </c>
+      <c r="J604" t="s">
+        <v>429</v>
+      </c>
+      <c r="K604" t="s">
+        <v>432</v>
+      </c>
+      <c r="L604">
+        <v>10000</v>
+      </c>
+      <c r="M604">
+        <v>25.7345786189</v>
+      </c>
+      <c r="N604">
+        <v>-100.2302320454</v>
+      </c>
+      <c r="O604" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="605" spans="1:15">
+      <c r="A605">
+        <v>2023</v>
+      </c>
+      <c r="B605" t="s">
+        <v>20</v>
+      </c>
+      <c r="C605" t="s">
+        <v>24</v>
+      </c>
+      <c r="D605" t="s">
+        <v>30</v>
+      </c>
+      <c r="E605" t="s">
+        <v>174</v>
+      </c>
+      <c r="F605" t="s">
+        <v>354</v>
+      </c>
+      <c r="G605" t="s">
+        <v>404</v>
+      </c>
+      <c r="H605" t="s">
+        <v>425</v>
+      </c>
+      <c r="I605" t="s">
+        <v>428</v>
+      </c>
+      <c r="J605" t="s">
+        <v>429</v>
+      </c>
+      <c r="K605" t="s">
+        <v>432</v>
+      </c>
+      <c r="L605">
+        <v>10000</v>
+      </c>
+      <c r="M605">
+        <v>25.7589309634</v>
+      </c>
+      <c r="N605">
+        <v>-100.2992088531</v>
+      </c>
+      <c r="O605" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="606" spans="1:15">
+      <c r="A606">
+        <v>2023</v>
+      </c>
+      <c r="B606" t="s">
+        <v>20</v>
+      </c>
+      <c r="C606" t="s">
+        <v>24</v>
+      </c>
+      <c r="D606" t="s">
+        <v>30</v>
+      </c>
+      <c r="E606" t="s">
+        <v>175</v>
+      </c>
+      <c r="F606" t="s">
+        <v>146</v>
+      </c>
+      <c r="G606" t="s">
+        <v>405</v>
+      </c>
+      <c r="H606" t="s">
+        <v>425</v>
+      </c>
+      <c r="I606" t="s">
+        <v>428</v>
+      </c>
+      <c r="J606" t="s">
+        <v>429</v>
+      </c>
+      <c r="K606" t="s">
+        <v>432</v>
+      </c>
+      <c r="L606">
+        <v>10000</v>
+      </c>
+      <c r="M606">
+        <v>25.7655382721</v>
+      </c>
+      <c r="N606">
+        <v>-100.2653407047</v>
+      </c>
+      <c r="O606" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="607" spans="1:15">
+      <c r="A607">
+        <v>2023</v>
+      </c>
+      <c r="B607" t="s">
+        <v>20</v>
+      </c>
+      <c r="C607" t="s">
+        <v>24</v>
+      </c>
+      <c r="D607" t="s">
+        <v>30</v>
+      </c>
+      <c r="E607" t="s">
+        <v>203</v>
+      </c>
+      <c r="F607" t="s">
+        <v>388</v>
+      </c>
+      <c r="G607" t="s">
+        <v>406</v>
+      </c>
+      <c r="H607" t="s">
+        <v>425</v>
+      </c>
+      <c r="I607" t="s">
+        <v>428</v>
+      </c>
+      <c r="J607" t="s">
+        <v>429</v>
+      </c>
+      <c r="K607" t="s">
+        <v>432</v>
+      </c>
+      <c r="L607">
+        <v>22000</v>
+      </c>
+      <c r="M607">
+        <v>25.7236229204</v>
+      </c>
+      <c r="N607">
+        <v>-100.2781881626</v>
+      </c>
+      <c r="O607" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="608" spans="1:15">
+      <c r="A608">
+        <v>2023</v>
+      </c>
+      <c r="B608" t="s">
+        <v>20</v>
+      </c>
+      <c r="C608" t="s">
+        <v>24</v>
+      </c>
+      <c r="D608" t="s">
+        <v>30</v>
+      </c>
+      <c r="E608" t="s">
+        <v>176</v>
+      </c>
+      <c r="F608" t="s">
+        <v>355</v>
+      </c>
+      <c r="G608" t="s">
+        <v>407</v>
+      </c>
+      <c r="H608" t="s">
+        <v>425</v>
+      </c>
+      <c r="I608" t="s">
+        <v>428</v>
+      </c>
+      <c r="J608" t="s">
+        <v>429</v>
+      </c>
+      <c r="K608" t="s">
+        <v>432</v>
+      </c>
+      <c r="L608">
+        <v>10000</v>
+      </c>
+      <c r="M608">
+        <v>25.7425788569</v>
+      </c>
+      <c r="N608">
+        <v>-100.2987014724</v>
+      </c>
+      <c r="O608" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="609" spans="1:15">
+      <c r="A609">
+        <v>2023</v>
+      </c>
+      <c r="B609" t="s">
+        <v>20</v>
+      </c>
+      <c r="C609" t="s">
+        <v>24</v>
+      </c>
+      <c r="D609" t="s">
+        <v>30</v>
+      </c>
+      <c r="E609" t="s">
+        <v>204</v>
+      </c>
+      <c r="F609" t="s">
+        <v>391</v>
+      </c>
+      <c r="G609" t="s">
+        <v>420</v>
+      </c>
+      <c r="H609" t="s">
+        <v>425</v>
+      </c>
+      <c r="I609" t="s">
+        <v>428</v>
+      </c>
+      <c r="J609" t="s">
+        <v>429</v>
+      </c>
+      <c r="K609" t="s">
+        <v>432</v>
+      </c>
+      <c r="L609">
+        <v>10000</v>
+      </c>
+      <c r="M609">
+        <v>25.737042388</v>
+      </c>
+      <c r="N609">
+        <v>-100.3115638151</v>
+      </c>
+      <c r="O609" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="610" spans="1:15">
+      <c r="A610">
+        <v>2023</v>
+      </c>
+      <c r="B610" t="s">
+        <v>20</v>
+      </c>
+      <c r="C610" t="s">
+        <v>24</v>
+      </c>
+      <c r="D610" t="s">
+        <v>30</v>
+      </c>
+      <c r="E610" t="s">
+        <v>178</v>
+      </c>
+      <c r="F610" t="s">
+        <v>357</v>
+      </c>
+      <c r="G610" t="s">
+        <v>409</v>
+      </c>
+      <c r="H610" t="s">
+        <v>425</v>
+      </c>
+      <c r="I610" t="s">
+        <v>428</v>
+      </c>
+      <c r="J610" t="s">
+        <v>429</v>
+      </c>
+      <c r="K610" t="s">
+        <v>432</v>
+      </c>
+      <c r="L610">
+        <v>10000</v>
+      </c>
+      <c r="M610">
+        <v>25.7220762296</v>
+      </c>
+      <c r="N610">
+        <v>-100.2420524878</v>
+      </c>
+      <c r="O610" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="611" spans="1:15">
+      <c r="A611">
+        <v>2023</v>
+      </c>
+      <c r="B611" t="s">
+        <v>20</v>
+      </c>
+      <c r="C611" t="s">
+        <v>24</v>
+      </c>
+      <c r="D611" t="s">
+        <v>30</v>
+      </c>
+      <c r="E611" t="s">
+        <v>179</v>
+      </c>
+      <c r="F611" t="s">
+        <v>358</v>
+      </c>
+      <c r="G611" t="s">
+        <v>410</v>
+      </c>
+      <c r="H611" t="s">
+        <v>425</v>
+      </c>
+      <c r="I611" t="s">
+        <v>428</v>
+      </c>
+      <c r="J611" t="s">
+        <v>429</v>
+      </c>
+      <c r="K611" t="s">
+        <v>432</v>
+      </c>
+      <c r="L611">
+        <v>10000</v>
+      </c>
+      <c r="M611">
+        <v>25.731914047</v>
+      </c>
+      <c r="N611">
+        <v>-100.2714246473</v>
+      </c>
+      <c r="O611" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="612" spans="1:15">
+      <c r="A612">
+        <v>2023</v>
+      </c>
+      <c r="B612" t="s">
+        <v>20</v>
+      </c>
+      <c r="C612" t="s">
+        <v>24</v>
+      </c>
+      <c r="D612" t="s">
+        <v>30</v>
+      </c>
+      <c r="E612" t="s">
+        <v>180</v>
+      </c>
+      <c r="F612" t="s">
+        <v>359</v>
+      </c>
+      <c r="G612" t="s">
+        <v>411</v>
+      </c>
+      <c r="H612" t="s">
+        <v>425</v>
+      </c>
+      <c r="I612" t="s">
+        <v>428</v>
+      </c>
+      <c r="J612" t="s">
+        <v>429</v>
+      </c>
+      <c r="K612" t="s">
+        <v>432</v>
+      </c>
+      <c r="L612">
+        <v>10000</v>
+      </c>
+      <c r="M612">
+        <v>25.7134365457</v>
+      </c>
+      <c r="N612">
+        <v>-100.2270295743</v>
+      </c>
+      <c r="O612" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="613" spans="1:15">
+      <c r="A613">
+        <v>2023</v>
+      </c>
+      <c r="B613" t="s">
+        <v>20</v>
+      </c>
+      <c r="C613" t="s">
+        <v>24</v>
+      </c>
+      <c r="D613" t="s">
+        <v>30</v>
+      </c>
+      <c r="E613" t="s">
+        <v>181</v>
+      </c>
+      <c r="F613" t="s">
+        <v>360</v>
+      </c>
+      <c r="G613" t="s">
+        <v>412</v>
+      </c>
+      <c r="H613" t="s">
+        <v>425</v>
+      </c>
+      <c r="I613" t="s">
+        <v>428</v>
+      </c>
+      <c r="J613" t="s">
+        <v>429</v>
+      </c>
+      <c r="K613" t="s">
+        <v>432</v>
+      </c>
+      <c r="L613">
+        <v>10000</v>
+      </c>
+      <c r="M613">
+        <v>25.7447066814</v>
+      </c>
+      <c r="N613">
+        <v>-100.2779742899</v>
+      </c>
+      <c r="O613" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="614" spans="1:15">
+      <c r="A614">
+        <v>2023</v>
+      </c>
+      <c r="B614" t="s">
+        <v>20</v>
+      </c>
+      <c r="C614" t="s">
+        <v>24</v>
+      </c>
+      <c r="D614" t="s">
+        <v>30</v>
+      </c>
+      <c r="E614" t="s">
+        <v>182</v>
+      </c>
+      <c r="F614" t="s">
+        <v>361</v>
+      </c>
+      <c r="G614" t="s">
+        <v>414</v>
+      </c>
+      <c r="H614" t="s">
+        <v>425</v>
+      </c>
+      <c r="I614" t="s">
+        <v>428</v>
+      </c>
+      <c r="J614" t="s">
+        <v>429</v>
+      </c>
+      <c r="K614" t="s">
+        <v>432</v>
+      </c>
+      <c r="L614">
+        <v>10000</v>
+      </c>
+      <c r="M614">
+        <v>25.7390000547</v>
+      </c>
+      <c r="N614">
+        <v>-100.3144888084</v>
+      </c>
+      <c r="O614" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="615" spans="1:15">
+      <c r="A615">
+        <v>2023</v>
+      </c>
+      <c r="B615" t="s">
+        <v>20</v>
+      </c>
+      <c r="C615" t="s">
+        <v>24</v>
+      </c>
+      <c r="D615" t="s">
+        <v>30</v>
+      </c>
+      <c r="E615" t="s">
+        <v>183</v>
+      </c>
+      <c r="F615" t="s">
+        <v>362</v>
+      </c>
+      <c r="G615" t="s">
+        <v>415</v>
+      </c>
+      <c r="H615" t="s">
+        <v>425</v>
+      </c>
+      <c r="I615" t="s">
+        <v>428</v>
+      </c>
+      <c r="J615" t="s">
+        <v>429</v>
+      </c>
+      <c r="K615" t="s">
+        <v>432</v>
+      </c>
+      <c r="L615">
+        <v>10000</v>
+      </c>
+      <c r="M615">
+        <v>25.7428251321</v>
+      </c>
+      <c r="N615">
+        <v>-100.2500919949</v>
+      </c>
+      <c r="O615" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="616" spans="1:15">
+      <c r="A616">
+        <v>2023</v>
+      </c>
+      <c r="B616" t="s">
+        <v>20</v>
+      </c>
+      <c r="C616" t="s">
+        <v>24</v>
+      </c>
+      <c r="D616" t="s">
+        <v>30</v>
+      </c>
+      <c r="E616" t="s">
+        <v>184</v>
+      </c>
+      <c r="F616" t="s">
+        <v>363</v>
+      </c>
+      <c r="G616" t="s">
+        <v>416</v>
+      </c>
+      <c r="H616" t="s">
+        <v>425</v>
+      </c>
+      <c r="I616" t="s">
+        <v>428</v>
+      </c>
+      <c r="J616" t="s">
+        <v>429</v>
+      </c>
+      <c r="K616" t="s">
+        <v>432</v>
+      </c>
+      <c r="L616">
+        <v>10000</v>
+      </c>
+      <c r="M616">
+        <v>25.7497265071</v>
+      </c>
+      <c r="N616">
+        <v>-100.260960332</v>
+      </c>
+      <c r="O616" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="617" spans="1:15">
+      <c r="A617">
+        <v>2023</v>
+      </c>
+      <c r="B617" t="s">
+        <v>20</v>
+      </c>
+      <c r="C617" t="s">
+        <v>24</v>
+      </c>
+      <c r="D617" t="s">
+        <v>30</v>
+      </c>
+      <c r="E617" t="s">
+        <v>185</v>
+      </c>
+      <c r="F617" t="s">
+        <v>364</v>
+      </c>
+      <c r="G617" t="s">
+        <v>417</v>
+      </c>
+      <c r="H617" t="s">
+        <v>425</v>
+      </c>
+      <c r="I617" t="s">
+        <v>428</v>
+      </c>
+      <c r="J617" t="s">
+        <v>429</v>
+      </c>
+      <c r="K617" t="s">
+        <v>432</v>
+      </c>
+      <c r="L617">
+        <v>10000</v>
+      </c>
+      <c r="M617">
+        <v>25.74085376</v>
+      </c>
+      <c r="N617">
+        <v>-100.2490003066</v>
+      </c>
+      <c r="O617" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="618" spans="1:15">
+      <c r="A618">
+        <v>2023</v>
+      </c>
+      <c r="B618" t="s">
+        <v>20</v>
+      </c>
+      <c r="C618" t="s">
+        <v>24</v>
+      </c>
+      <c r="D618" t="s">
+        <v>30</v>
+      </c>
+      <c r="E618" t="s">
+        <v>186</v>
+      </c>
+      <c r="F618" t="s">
+        <v>365</v>
+      </c>
+      <c r="G618" t="s">
+        <v>418</v>
+      </c>
+      <c r="H618" t="s">
+        <v>425</v>
+      </c>
+      <c r="I618" t="s">
+        <v>428</v>
+      </c>
+      <c r="J618" t="s">
+        <v>429</v>
+      </c>
+      <c r="K618" t="s">
+        <v>432</v>
+      </c>
+      <c r="L618">
+        <v>10000</v>
+      </c>
+      <c r="M618">
+        <v>25.7161809048</v>
+      </c>
+      <c r="N618">
+        <v>-100.2645764392</v>
+      </c>
+      <c r="O618" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="619" spans="1:15">
+      <c r="A619">
+        <v>2023</v>
+      </c>
+      <c r="B619" t="s">
+        <v>20</v>
+      </c>
+      <c r="C619" t="s">
+        <v>24</v>
+      </c>
+      <c r="D619" t="s">
+        <v>30</v>
+      </c>
+      <c r="E619" t="s">
+        <v>187</v>
+      </c>
+      <c r="F619" t="s">
+        <v>366</v>
+      </c>
+      <c r="G619" t="s">
+        <v>419</v>
+      </c>
+      <c r="H619" t="s">
+        <v>425</v>
+      </c>
+      <c r="I619" t="s">
+        <v>428</v>
+      </c>
+      <c r="J619" t="s">
+        <v>429</v>
+      </c>
+      <c r="K619" t="s">
+        <v>432</v>
+      </c>
+      <c r="L619">
+        <v>10000</v>
+      </c>
+      <c r="M619">
+        <v>25.7121112805</v>
+      </c>
+      <c r="N619">
+        <v>-100.2821906436</v>
+      </c>
+      <c r="O619" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="620" spans="1:15">
+      <c r="A620">
+        <v>2023</v>
+      </c>
+      <c r="B620" t="s">
+        <v>20</v>
+      </c>
+      <c r="C620" t="s">
+        <v>24</v>
+      </c>
+      <c r="D620" t="s">
+        <v>30</v>
+      </c>
+      <c r="E620" t="s">
+        <v>206</v>
+      </c>
+      <c r="F620" t="s">
+        <v>392</v>
+      </c>
+      <c r="G620" t="s">
+        <v>421</v>
+      </c>
+      <c r="H620" t="s">
+        <v>427</v>
+      </c>
+      <c r="I620" t="s">
+        <v>428</v>
+      </c>
+      <c r="J620" t="s">
+        <v>429</v>
+      </c>
+      <c r="K620" t="s">
+        <v>432</v>
+      </c>
+      <c r="L620">
+        <v>80000</v>
+      </c>
+      <c r="M620">
+        <v>25.717796894</v>
+      </c>
+      <c r="N620">
+        <v>-100.2420287868</v>
+      </c>
+      <c r="O620" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="621" spans="1:15">
+      <c r="A621">
+        <v>2023</v>
+      </c>
+      <c r="B621" t="s">
+        <v>20</v>
+      </c>
+      <c r="C621" t="s">
+        <v>24</v>
+      </c>
+      <c r="D621" t="s">
+        <v>30</v>
+      </c>
+      <c r="E621" t="s">
+        <v>188</v>
+      </c>
+      <c r="F621" t="s">
+        <v>367</v>
+      </c>
+      <c r="G621" t="s">
+        <v>422</v>
+      </c>
+      <c r="H621" t="s">
+        <v>425</v>
+      </c>
+      <c r="I621" t="s">
+        <v>428</v>
+      </c>
+      <c r="J621" t="s">
+        <v>429</v>
+      </c>
+      <c r="K621" t="s">
+        <v>432</v>
+      </c>
+      <c r="L621">
+        <v>10000</v>
+      </c>
+      <c r="M621">
+        <v>25.7463459449</v>
+      </c>
+      <c r="N621">
+        <v>-100.2588691307</v>
+      </c>
+      <c r="O621" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="622" spans="1:15">
+      <c r="A622">
+        <v>2023</v>
+      </c>
+      <c r="B622" t="s">
+        <v>20</v>
+      </c>
+      <c r="C622" t="s">
+        <v>24</v>
+      </c>
+      <c r="D622" t="s">
+        <v>30</v>
+      </c>
+      <c r="E622" t="s">
+        <v>189</v>
+      </c>
+      <c r="F622" t="s">
+        <v>368</v>
+      </c>
+      <c r="G622" t="s">
+        <v>423</v>
+      </c>
+      <c r="H622" t="s">
+        <v>425</v>
+      </c>
+      <c r="I622" t="s">
+        <v>428</v>
+      </c>
+      <c r="J622" t="s">
+        <v>429</v>
+      </c>
+      <c r="K622" t="s">
+        <v>432</v>
+      </c>
+      <c r="L622">
+        <v>10000</v>
+      </c>
+      <c r="M622">
+        <v>25.7662730031</v>
+      </c>
+      <c r="N622">
+        <v>-100.2736376958</v>
+      </c>
+      <c r="O622" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="623" spans="1:15">
+      <c r="A623">
+        <v>2023</v>
+      </c>
+      <c r="B623" t="s">
+        <v>20</v>
+      </c>
+      <c r="C623" t="s">
+        <v>24</v>
+      </c>
+      <c r="D623" t="s">
+        <v>30</v>
+      </c>
+      <c r="E623" t="s">
+        <v>190</v>
+      </c>
+      <c r="F623" t="s">
+        <v>369</v>
+      </c>
+      <c r="G623" t="s">
+        <v>424</v>
+      </c>
+      <c r="H623" t="s">
+        <v>425</v>
+      </c>
+      <c r="I623" t="s">
+        <v>428</v>
+      </c>
+      <c r="J623" t="s">
+        <v>429</v>
+      </c>
+      <c r="K623" t="s">
+        <v>432</v>
+      </c>
+      <c r="L623">
+        <v>10000</v>
+      </c>
+      <c r="M623">
         <v>25.7140431922</v>
       </c>
-      <c r="N533">
+      <c r="N623">
         <v>-100.2169725806</v>
       </c>
-      <c r="O533" t="s">
+      <c r="O623" t="s">
         <v>435</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">