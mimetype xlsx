--- v0 (2026-06-05)
+++ v1 (2026-07-30)
@@ -10,101 +10,101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Datos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="738" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="768" uniqueCount="68">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Periodo</t>
   </si>
   <si>
     <t>Denomincación_del_centro/hospital_de_salud_municipal</t>
   </si>
   <si>
     <t>Tipo_de_asentamiento.</t>
   </si>
   <si>
     <t>Nombre_de_asentamiento</t>
   </si>
   <si>
     <t>Tipo_de_vialidad</t>
   </si>
   <si>
     <t>Nombre_de_vialidad</t>
   </si>
   <si>
     <t>Servicios</t>
   </si>
   <si>
     <t>Requisitos</t>
   </si>
   <si>
     <t>Horario_de_atencion</t>
   </si>
   <si>
     <t xml:space="preserve">Teléfono_de_contacto </t>
   </si>
   <si>
     <t>Correo_electrónico_de_contacto</t>
   </si>
   <si>
     <t>Latitud</t>
   </si>
   <si>
     <t>Longitud</t>
   </si>
   <si>
     <t>Nota</t>
   </si>
   <si>
+    <t>Abril-Junio</t>
+  </si>
+  <si>
     <t>Enero-Marzo</t>
-  </si>
-[...1 lines deleted...]
-    <t>Abril-Junio</t>
   </si>
   <si>
     <t>Julio-Septiembre</t>
   </si>
   <si>
     <t>Octubre-Diciembre</t>
   </si>
   <si>
     <t>01 al 31 Enero 2022</t>
   </si>
   <si>
     <t>01 al 28 Febrero 2022</t>
   </si>
   <si>
     <t>01 al 31 Marzo 2022</t>
   </si>
   <si>
     <t>01 al 30 Abril 2022</t>
   </si>
   <si>
     <t>01 al 31 Mayo 2022</t>
   </si>
   <si>
     <t>01 al 30 Junio 2022</t>
   </si>
@@ -575,51 +575,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O67"/>
+  <dimension ref="A1:O70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -762,187 +762,178 @@
       </c>
       <c r="H4" t="s">
         <v>51</v>
       </c>
       <c r="I4" t="s">
         <v>57</v>
       </c>
       <c r="J4" t="s">
         <v>65</v>
       </c>
       <c r="K4">
         <v>81581379</v>
       </c>
       <c r="L4" t="s">
         <v>66</v>
       </c>
       <c r="M4">
         <v>25.7561928339</v>
       </c>
       <c r="N4">
         <v>-100.2580641078</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>31</v>
       </c>
       <c r="D5" t="s">
         <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5" t="s">
         <v>42</v>
       </c>
       <c r="G5" t="s">
         <v>44</v>
       </c>
       <c r="H5" t="s">
         <v>49</v>
       </c>
       <c r="I5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="J5" t="s">
         <v>63</v>
       </c>
       <c r="K5">
-        <v>8181581356</v>
+        <v>81581356</v>
       </c>
       <c r="L5" t="s">
         <v>66</v>
       </c>
       <c r="M5">
         <v>25.7662750246</v>
       </c>
       <c r="N5">
         <v>-100.2893484325</v>
       </c>
-      <c r="O5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>35</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>43</v>
       </c>
       <c r="G6" t="s">
         <v>45</v>
       </c>
       <c r="H6" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="J6" t="s">
         <v>64</v>
       </c>
       <c r="K6">
-        <v>8181581356</v>
+        <v>81581356</v>
       </c>
       <c r="L6" t="s">
         <v>66</v>
       </c>
       <c r="M6">
         <v>25.7282903144</v>
       </c>
       <c r="N6">
         <v>-100.2201271883</v>
       </c>
-      <c r="O6" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>38</v>
       </c>
       <c r="F7" t="s">
         <v>43</v>
       </c>
       <c r="G7" t="s">
         <v>46</v>
       </c>
       <c r="H7" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="I7" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="J7" t="s">
         <v>65</v>
       </c>
       <c r="K7">
-        <v>8181581379</v>
+        <v>81581379</v>
       </c>
       <c r="L7" t="s">
         <v>66</v>
       </c>
       <c r="M7">
         <v>25.7561928339</v>
       </c>
       <c r="N7">
         <v>-100.2580641078</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="G8" t="s">
         <v>44</v>
       </c>
       <c r="H8" t="s">
@@ -1047,1294 +1038,1294 @@
       </c>
       <c r="J10" t="s">
         <v>65</v>
       </c>
       <c r="K10">
         <v>8181581379</v>
       </c>
       <c r="L10" t="s">
         <v>66</v>
       </c>
       <c r="M10">
         <v>25.7561928339</v>
       </c>
       <c r="N10">
         <v>-100.2580641078</v>
       </c>
       <c r="O10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
       <c r="G11" t="s">
         <v>44</v>
       </c>
       <c r="H11" t="s">
         <v>49</v>
       </c>
       <c r="I11" t="s">
         <v>58</v>
       </c>
       <c r="J11" t="s">
         <v>63</v>
       </c>
       <c r="K11">
         <v>8181581356</v>
       </c>
       <c r="L11" t="s">
         <v>66</v>
       </c>
       <c r="M11">
         <v>25.7662750246</v>
       </c>
       <c r="N11">
         <v>-100.2893484325</v>
       </c>
       <c r="O11" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12">
         <v>2025</v>
       </c>
       <c r="B12" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="G12" t="s">
         <v>45</v>
       </c>
       <c r="H12" t="s">
         <v>52</v>
       </c>
       <c r="I12" t="s">
         <v>59</v>
       </c>
       <c r="J12" t="s">
         <v>64</v>
       </c>
       <c r="K12">
         <v>8181581356</v>
       </c>
       <c r="L12" t="s">
         <v>66</v>
       </c>
       <c r="M12">
         <v>25.7282903144</v>
       </c>
       <c r="N12">
         <v>-100.2201271883</v>
       </c>
       <c r="O12" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13">
         <v>2025</v>
       </c>
       <c r="B13" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
       <c r="F13" t="s">
         <v>43</v>
       </c>
       <c r="G13" t="s">
         <v>46</v>
       </c>
       <c r="H13" t="s">
         <v>53</v>
       </c>
       <c r="I13" t="s">
         <v>59</v>
       </c>
       <c r="J13" t="s">
         <v>65</v>
       </c>
       <c r="K13">
         <v>8181581379</v>
       </c>
       <c r="L13" t="s">
         <v>66</v>
       </c>
       <c r="M13">
         <v>25.7561928339</v>
       </c>
       <c r="N13">
         <v>-100.2580641078</v>
       </c>
       <c r="O13" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14">
         <v>2025</v>
       </c>
       <c r="B14" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
         <v>35</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
       <c r="G14" t="s">
         <v>44</v>
       </c>
       <c r="H14" t="s">
         <v>49</v>
       </c>
       <c r="I14" t="s">
         <v>58</v>
       </c>
       <c r="J14" t="s">
         <v>63</v>
       </c>
       <c r="K14">
         <v>8181581356</v>
       </c>
       <c r="L14" t="s">
         <v>66</v>
       </c>
       <c r="M14">
         <v>25.7662750246</v>
       </c>
       <c r="N14">
         <v>-100.2893484325</v>
       </c>
       <c r="O14" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15">
         <v>2025</v>
       </c>
       <c r="B15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15" t="s">
         <v>35</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>43</v>
       </c>
       <c r="G15" t="s">
         <v>45</v>
       </c>
       <c r="H15" t="s">
         <v>52</v>
       </c>
       <c r="I15" t="s">
         <v>59</v>
       </c>
       <c r="J15" t="s">
         <v>64</v>
       </c>
       <c r="K15">
         <v>8181581356</v>
       </c>
       <c r="L15" t="s">
         <v>66</v>
       </c>
       <c r="M15">
         <v>25.7282903144</v>
       </c>
       <c r="N15">
         <v>-100.2201271883</v>
       </c>
       <c r="O15" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16">
         <v>2025</v>
       </c>
       <c r="B16" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16" t="s">
         <v>35</v>
       </c>
       <c r="E16" t="s">
         <v>38</v>
       </c>
       <c r="F16" t="s">
         <v>43</v>
       </c>
       <c r="G16" t="s">
         <v>46</v>
       </c>
       <c r="H16" t="s">
         <v>53</v>
       </c>
       <c r="I16" t="s">
         <v>59</v>
       </c>
       <c r="J16" t="s">
         <v>65</v>
       </c>
       <c r="K16">
         <v>8181581379</v>
       </c>
       <c r="L16" t="s">
         <v>66</v>
       </c>
       <c r="M16">
         <v>25.7561928339</v>
       </c>
       <c r="N16">
         <v>-100.2580641078</v>
       </c>
       <c r="O16" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B17" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
       <c r="D17" t="s">
         <v>35</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
       <c r="G17" t="s">
         <v>44</v>
       </c>
       <c r="H17" t="s">
         <v>49</v>
       </c>
       <c r="I17" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="J17" t="s">
         <v>63</v>
       </c>
       <c r="K17">
         <v>8181581356</v>
       </c>
       <c r="L17" t="s">
         <v>66</v>
       </c>
       <c r="M17">
         <v>25.7662750246</v>
       </c>
       <c r="N17">
         <v>-100.2893484325</v>
       </c>
       <c r="O17" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B18" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>35</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
       <c r="G18" t="s">
         <v>45</v>
       </c>
       <c r="H18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I18" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="J18" t="s">
         <v>64</v>
       </c>
       <c r="K18">
         <v>8181581356</v>
       </c>
       <c r="L18" t="s">
         <v>66</v>
       </c>
       <c r="M18">
         <v>25.7282903144</v>
       </c>
       <c r="N18">
         <v>-100.2201271883</v>
       </c>
       <c r="O18" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B19" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>33</v>
       </c>
       <c r="D19" t="s">
         <v>35</v>
       </c>
       <c r="E19" t="s">
         <v>38</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
       <c r="G19" t="s">
         <v>46</v>
       </c>
       <c r="H19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I19" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="J19" t="s">
         <v>65</v>
       </c>
       <c r="K19">
         <v>8181581379</v>
       </c>
       <c r="L19" t="s">
         <v>66</v>
       </c>
       <c r="M19">
         <v>25.7561928339</v>
       </c>
       <c r="N19">
         <v>-100.2580641078</v>
       </c>
       <c r="O19" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20">
         <v>2024</v>
       </c>
       <c r="B20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>35</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F20" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G20" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="H20" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="I20" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="J20" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="K20">
-        <v>8181581379</v>
+        <v>8181581356</v>
       </c>
       <c r="L20" t="s">
         <v>66</v>
       </c>
       <c r="M20">
-        <v>25.76152</v>
+        <v>25.7662750246</v>
       </c>
       <c r="N20">
-        <v>-100.32217</v>
+        <v>-100.2893484325</v>
       </c>
       <c r="O20" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21">
         <v>2024</v>
       </c>
       <c r="B21" t="s">
         <v>16</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>35</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H21" t="s">
         <v>49</v>
       </c>
       <c r="I21" t="s">
         <v>60</v>
       </c>
       <c r="J21" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K21">
         <v>8181581356</v>
       </c>
       <c r="L21" t="s">
         <v>66</v>
       </c>
       <c r="M21">
-        <v>25.7662750246</v>
+        <v>25.7282903144</v>
       </c>
       <c r="N21">
-        <v>-100.2893484325</v>
+        <v>-100.2201271883</v>
       </c>
       <c r="O21" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22">
         <v>2024</v>
       </c>
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D22" t="s">
         <v>35</v>
       </c>
       <c r="E22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F22" t="s">
         <v>43</v>
       </c>
       <c r="G22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H22" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I22" t="s">
         <v>60</v>
       </c>
       <c r="J22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K22">
-        <v>8181581356</v>
+        <v>8181581379</v>
       </c>
       <c r="L22" t="s">
         <v>66</v>
       </c>
       <c r="M22">
-        <v>25.7282903144</v>
+        <v>25.7561928339</v>
       </c>
       <c r="N22">
-        <v>-100.2201271883</v>
+        <v>-100.2580641078</v>
       </c>
       <c r="O22" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23">
         <v>2024</v>
       </c>
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D23" t="s">
         <v>35</v>
       </c>
       <c r="E23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F23" t="s">
         <v>43</v>
       </c>
       <c r="G23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H23" t="s">
         <v>54</v>
       </c>
       <c r="I23" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J23" t="s">
         <v>65</v>
       </c>
       <c r="K23">
         <v>8181581379</v>
       </c>
       <c r="L23" t="s">
         <v>66</v>
       </c>
       <c r="M23">
-        <v>25.7561928339</v>
+        <v>25.76152</v>
       </c>
       <c r="N23">
-        <v>-100.2580641078</v>
+        <v>-100.32217</v>
       </c>
       <c r="O23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24">
         <v>2024</v>
       </c>
       <c r="B24" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D24" t="s">
         <v>35</v>
       </c>
       <c r="E24" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F24" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G24" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="H24" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="I24" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="J24" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="K24">
-        <v>8181581379</v>
+        <v>8181581356</v>
       </c>
       <c r="L24" t="s">
         <v>66</v>
       </c>
       <c r="M24">
-        <v>25.76152</v>
+        <v>25.7662750246</v>
       </c>
       <c r="N24">
-        <v>-100.32217</v>
+        <v>-100.2893484325</v>
       </c>
       <c r="O24" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25">
         <v>2024</v>
       </c>
       <c r="B25" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" t="s">
         <v>35</v>
       </c>
       <c r="E25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G25" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H25" t="s">
         <v>49</v>
       </c>
       <c r="I25" t="s">
         <v>60</v>
       </c>
       <c r="J25" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K25">
         <v>8181581356</v>
       </c>
       <c r="L25" t="s">
         <v>66</v>
       </c>
       <c r="M25">
-        <v>25.7662750246</v>
+        <v>25.7282903144</v>
       </c>
       <c r="N25">
-        <v>-100.2893484325</v>
+        <v>-100.2201271883</v>
       </c>
       <c r="O25" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26">
         <v>2024</v>
       </c>
       <c r="B26" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" t="s">
         <v>35</v>
       </c>
       <c r="E26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F26" t="s">
         <v>43</v>
       </c>
       <c r="G26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H26" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I26" t="s">
         <v>60</v>
       </c>
       <c r="J26" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K26">
-        <v>8181581356</v>
+        <v>8181581379</v>
       </c>
       <c r="L26" t="s">
         <v>66</v>
       </c>
       <c r="M26">
-        <v>25.7282903144</v>
+        <v>25.7561928339</v>
       </c>
       <c r="N26">
-        <v>-100.2201271883</v>
+        <v>-100.2580641078</v>
       </c>
       <c r="O26" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27">
         <v>2024</v>
       </c>
       <c r="B27" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27" t="s">
         <v>35</v>
       </c>
       <c r="E27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F27" t="s">
         <v>43</v>
       </c>
       <c r="G27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H27" t="s">
         <v>54</v>
       </c>
       <c r="I27" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J27" t="s">
         <v>65</v>
       </c>
       <c r="K27">
         <v>8181581379</v>
       </c>
       <c r="L27" t="s">
         <v>66</v>
       </c>
       <c r="M27">
-        <v>25.7561928339</v>
+        <v>25.76152</v>
       </c>
       <c r="N27">
-        <v>-100.2580641078</v>
+        <v>-100.32217</v>
       </c>
       <c r="O27" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28">
         <v>2024</v>
       </c>
       <c r="B28" t="s">
         <v>17</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D28" t="s">
         <v>35</v>
       </c>
       <c r="E28" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F28" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G28" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="H28" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="I28" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="J28" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="K28">
-        <v>8181581379</v>
+        <v>8181581356</v>
       </c>
       <c r="L28" t="s">
         <v>66</v>
       </c>
       <c r="M28">
-        <v>25.76152</v>
+        <v>25.7662750246</v>
       </c>
       <c r="N28">
-        <v>-100.32217</v>
+        <v>-100.2893484325</v>
       </c>
       <c r="O28" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29">
         <v>2024</v>
       </c>
       <c r="B29" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D29" t="s">
         <v>35</v>
       </c>
       <c r="E29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H29" t="s">
         <v>49</v>
       </c>
       <c r="I29" t="s">
         <v>60</v>
       </c>
       <c r="J29" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K29">
         <v>8181581356</v>
       </c>
       <c r="L29" t="s">
         <v>66</v>
       </c>
       <c r="M29">
-        <v>25.7662750246</v>
+        <v>25.7282903144</v>
       </c>
       <c r="N29">
-        <v>-100.2893484325</v>
+        <v>-100.2201271883</v>
       </c>
       <c r="O29" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30">
         <v>2024</v>
       </c>
       <c r="B30" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D30" t="s">
         <v>35</v>
       </c>
       <c r="E30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F30" t="s">
         <v>43</v>
       </c>
       <c r="G30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H30" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I30" t="s">
         <v>60</v>
       </c>
       <c r="J30" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K30">
-        <v>8181581356</v>
+        <v>8181581379</v>
       </c>
       <c r="L30" t="s">
         <v>66</v>
       </c>
       <c r="M30">
-        <v>25.7282903144</v>
+        <v>25.7561928339</v>
       </c>
       <c r="N30">
-        <v>-100.2201271883</v>
+        <v>-100.2580641078</v>
       </c>
       <c r="O30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
         <v>2024</v>
       </c>
       <c r="B31" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D31" t="s">
         <v>35</v>
       </c>
       <c r="E31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F31" t="s">
         <v>43</v>
       </c>
       <c r="G31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H31" t="s">
         <v>54</v>
       </c>
       <c r="I31" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J31" t="s">
         <v>65</v>
       </c>
       <c r="K31">
         <v>8181581379</v>
       </c>
       <c r="L31" t="s">
         <v>66</v>
       </c>
       <c r="M31">
-        <v>25.7561928339</v>
+        <v>25.76152</v>
       </c>
       <c r="N31">
-        <v>-100.2580641078</v>
+        <v>-100.32217</v>
       </c>
       <c r="O31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
         <v>2024</v>
       </c>
       <c r="B32" t="s">
         <v>18</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D32" t="s">
         <v>35</v>
       </c>
       <c r="E32" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F32" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G32" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="H32" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="I32" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="J32" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="K32">
-        <v>8181581379</v>
+        <v>8181581356</v>
       </c>
       <c r="L32" t="s">
         <v>66</v>
       </c>
       <c r="M32">
-        <v>25.76152</v>
+        <v>25.7662750246</v>
       </c>
       <c r="N32">
-        <v>-100.32217</v>
+        <v>-100.2893484325</v>
       </c>
       <c r="O32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B33" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C33" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D33" t="s">
         <v>35</v>
       </c>
       <c r="E33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H33" t="s">
         <v>49</v>
       </c>
       <c r="I33" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J33" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K33">
         <v>8181581356</v>
       </c>
       <c r="L33" t="s">
         <v>66</v>
       </c>
       <c r="M33">
-        <v>25.7659434</v>
+        <v>25.7282903144</v>
       </c>
       <c r="N33">
-        <v>-100.2892435</v>
+        <v>-100.2201271883</v>
       </c>
       <c r="O33" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B34" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C34" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D34" t="s">
         <v>35</v>
       </c>
       <c r="E34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F34" t="s">
         <v>43</v>
       </c>
       <c r="G34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H34" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I34" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J34" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K34">
-        <v>8181581356</v>
+        <v>8181581379</v>
       </c>
       <c r="L34" t="s">
         <v>66</v>
       </c>
       <c r="M34">
-        <v>25.7281692</v>
+        <v>25.7561928339</v>
       </c>
       <c r="N34">
-        <v>-100.2202401</v>
+        <v>-100.2580641078</v>
       </c>
       <c r="O34" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B35" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D35" t="s">
         <v>35</v>
       </c>
       <c r="E35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F35" t="s">
         <v>43</v>
       </c>
       <c r="G35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H35" t="s">
         <v>54</v>
       </c>
       <c r="I35" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J35" t="s">
         <v>65</v>
       </c>
       <c r="K35">
         <v>8181581379</v>
       </c>
       <c r="L35" t="s">
         <v>66</v>
       </c>
       <c r="M35">
-        <v>25.7563801</v>
+        <v>25.76152</v>
       </c>
       <c r="N35">
-        <v>-100.259841</v>
+        <v>-100.32217</v>
       </c>
       <c r="O35" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
         <v>2023</v>
       </c>
       <c r="B36" t="s">
         <v>16</v>
       </c>
       <c r="C36" t="s">
         <v>31</v>
       </c>
       <c r="D36" t="s">
         <v>35</v>
       </c>
       <c r="E36" t="s">
         <v>36</v>
       </c>
       <c r="F36" t="s">
         <v>42</v>
       </c>
       <c r="G36" t="s">
         <v>44</v>
       </c>
       <c r="H36" t="s">
         <v>49</v>
       </c>
       <c r="I36" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J36" t="s">
         <v>63</v>
       </c>
       <c r="K36">
         <v>8181581356</v>
       </c>
       <c r="L36" t="s">
         <v>66</v>
       </c>
       <c r="M36">
         <v>25.7659434</v>
       </c>
       <c r="N36">
         <v>-100.2892435</v>
       </c>
       <c r="O36" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
         <v>2023</v>
       </c>
       <c r="B37" t="s">
         <v>16</v>
       </c>
       <c r="C37" t="s">
         <v>32</v>
       </c>
       <c r="D37" t="s">
         <v>35</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
       <c r="F37" t="s">
         <v>43</v>
       </c>
       <c r="G37" t="s">
         <v>45</v>
       </c>
       <c r="H37" t="s">
         <v>49</v>
       </c>
       <c r="I37" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J37" t="s">
         <v>64</v>
       </c>
       <c r="K37">
         <v>8181581356</v>
       </c>
       <c r="L37" t="s">
         <v>66</v>
       </c>
       <c r="M37">
         <v>25.7281692</v>
       </c>
       <c r="N37">
         <v>-100.2202401</v>
       </c>
       <c r="O37" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
         <v>2023</v>
       </c>
       <c r="B38" t="s">
@@ -2363,1405 +2354,1546 @@
       </c>
       <c r="J38" t="s">
         <v>65</v>
       </c>
       <c r="K38">
         <v>8181581379</v>
       </c>
       <c r="L38" t="s">
         <v>66</v>
       </c>
       <c r="M38">
         <v>25.7563801</v>
       </c>
       <c r="N38">
         <v>-100.259841</v>
       </c>
       <c r="O38" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
         <v>2023</v>
       </c>
       <c r="B39" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>31</v>
       </c>
       <c r="D39" t="s">
         <v>35</v>
       </c>
       <c r="E39" t="s">
         <v>36</v>
       </c>
       <c r="F39" t="s">
         <v>42</v>
       </c>
       <c r="G39" t="s">
         <v>44</v>
       </c>
       <c r="H39" t="s">
         <v>49</v>
       </c>
       <c r="I39" t="s">
         <v>60</v>
       </c>
       <c r="J39" t="s">
         <v>63</v>
       </c>
       <c r="K39">
         <v>8181581356</v>
       </c>
       <c r="L39" t="s">
         <v>66</v>
       </c>
       <c r="M39">
-        <v>25.7662750246</v>
+        <v>25.7659434</v>
       </c>
       <c r="N39">
-        <v>-100.2893484325</v>
+        <v>-100.2892435</v>
       </c>
       <c r="O39" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
         <v>2023</v>
       </c>
       <c r="B40" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>32</v>
       </c>
       <c r="D40" t="s">
         <v>35</v>
       </c>
       <c r="E40" t="s">
         <v>37</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
       <c r="G40" t="s">
         <v>45</v>
       </c>
       <c r="H40" t="s">
         <v>49</v>
       </c>
       <c r="I40" t="s">
         <v>60</v>
       </c>
       <c r="J40" t="s">
         <v>64</v>
       </c>
       <c r="K40">
         <v>8181581356</v>
       </c>
       <c r="L40" t="s">
         <v>66</v>
       </c>
       <c r="M40">
-        <v>25.7282903144</v>
+        <v>25.7281692</v>
       </c>
       <c r="N40">
-        <v>-100.2201271883</v>
+        <v>-100.2202401</v>
       </c>
       <c r="O40" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
         <v>2023</v>
       </c>
       <c r="B41" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>33</v>
       </c>
       <c r="D41" t="s">
         <v>35</v>
       </c>
       <c r="E41" t="s">
         <v>38</v>
       </c>
       <c r="F41" t="s">
         <v>43</v>
       </c>
       <c r="G41" t="s">
         <v>46</v>
       </c>
       <c r="H41" t="s">
         <v>54</v>
       </c>
       <c r="I41" t="s">
         <v>60</v>
       </c>
       <c r="J41" t="s">
         <v>65</v>
       </c>
       <c r="K41">
         <v>8181581379</v>
       </c>
       <c r="L41" t="s">
         <v>66</v>
       </c>
       <c r="M41">
-        <v>25.7561928339</v>
+        <v>25.7563801</v>
       </c>
       <c r="N41">
-        <v>-100.2580641078</v>
+        <v>-100.259841</v>
       </c>
       <c r="O41" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
         <v>2023</v>
       </c>
       <c r="B42" t="s">
         <v>17</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D42" t="s">
         <v>35</v>
       </c>
       <c r="E42" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F42" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G42" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="H42" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="I42" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="J42" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="K42">
-        <v>8181581379</v>
+        <v>8181581356</v>
       </c>
       <c r="L42" t="s">
         <v>66</v>
       </c>
       <c r="M42">
-        <v>25.76152</v>
+        <v>25.7662750246</v>
       </c>
       <c r="N42">
-        <v>-100.32217</v>
+        <v>-100.2893484325</v>
       </c>
       <c r="O42" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
         <v>2023</v>
       </c>
       <c r="B43" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C43" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D43" t="s">
         <v>35</v>
       </c>
       <c r="E43" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F43" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G43" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H43" t="s">
         <v>49</v>
       </c>
       <c r="I43" t="s">
         <v>60</v>
       </c>
       <c r="J43" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K43">
         <v>8181581356</v>
       </c>
       <c r="L43" t="s">
         <v>66</v>
       </c>
       <c r="M43">
-        <v>25.7662750246</v>
+        <v>25.7282903144</v>
       </c>
       <c r="N43">
-        <v>-100.2893484325</v>
+        <v>-100.2201271883</v>
       </c>
       <c r="O43" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
         <v>2023</v>
       </c>
       <c r="B44" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C44" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D44" t="s">
         <v>35</v>
       </c>
       <c r="E44" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F44" t="s">
         <v>43</v>
       </c>
       <c r="G44" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H44" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I44" t="s">
         <v>60</v>
       </c>
       <c r="J44" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K44">
-        <v>8181581356</v>
+        <v>8181581379</v>
       </c>
       <c r="L44" t="s">
         <v>66</v>
       </c>
       <c r="M44">
-        <v>25.7282903144</v>
+        <v>25.7561928339</v>
       </c>
       <c r="N44">
-        <v>-100.2201271883</v>
+        <v>-100.2580641078</v>
       </c>
       <c r="O44" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
         <v>2023</v>
       </c>
       <c r="B45" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C45" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D45" t="s">
         <v>35</v>
       </c>
       <c r="E45" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F45" t="s">
         <v>43</v>
       </c>
       <c r="G45" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H45" t="s">
         <v>54</v>
       </c>
       <c r="I45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J45" t="s">
         <v>65</v>
       </c>
       <c r="K45">
         <v>8181581379</v>
       </c>
       <c r="L45" t="s">
         <v>66</v>
       </c>
       <c r="M45">
-        <v>25.7561928339</v>
+        <v>25.76152</v>
       </c>
       <c r="N45">
-        <v>-100.2580641078</v>
+        <v>-100.32217</v>
       </c>
       <c r="O45" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
         <v>2023</v>
       </c>
       <c r="B46" t="s">
         <v>18</v>
       </c>
       <c r="C46" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D46" t="s">
         <v>35</v>
       </c>
       <c r="E46" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F46" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G46" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="H46" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="I46" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="J46" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="K46">
-        <v>8181581379</v>
+        <v>8181581356</v>
       </c>
       <c r="L46" t="s">
         <v>66</v>
       </c>
       <c r="M46">
-        <v>25.76152</v>
+        <v>25.7662750246</v>
       </c>
       <c r="N46">
-        <v>-100.32217</v>
+        <v>-100.2893484325</v>
       </c>
       <c r="O46" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B47" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C47" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D47" t="s">
         <v>35</v>
       </c>
       <c r="E47" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F47" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G47" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H47" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="I47" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K47">
         <v>8181581356</v>
       </c>
       <c r="L47" t="s">
         <v>66</v>
       </c>
       <c r="M47">
-        <v>25.7658551</v>
+        <v>25.7282903144</v>
       </c>
       <c r="N47">
-        <v>-100.2892142</v>
+        <v>-100.2201271883</v>
       </c>
       <c r="O47" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B48" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C48" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D48" t="s">
         <v>35</v>
       </c>
       <c r="E48" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F48" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G48" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="I48" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J48" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="K48">
-        <v>8181581356</v>
+        <v>8181581379</v>
       </c>
       <c r="L48" t="s">
         <v>66</v>
       </c>
       <c r="M48">
-        <v>25.7658551</v>
+        <v>25.7561928339</v>
       </c>
       <c r="N48">
-        <v>-100.2892142</v>
+        <v>-100.2580641078</v>
       </c>
       <c r="O48" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B49" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C49" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D49" t="s">
         <v>35</v>
       </c>
       <c r="E49" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F49" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G49" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="H49" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="I49" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="J49" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="K49">
-        <v>8181581356</v>
+        <v>8181581379</v>
       </c>
       <c r="L49" t="s">
         <v>66</v>
       </c>
       <c r="M49">
-        <v>25.7658551</v>
+        <v>25.76152</v>
       </c>
       <c r="N49">
-        <v>-100.2892142</v>
+        <v>-100.32217</v>
       </c>
       <c r="O49" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
         <v>2022</v>
       </c>
       <c r="B50" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C50" t="s">
         <v>31</v>
       </c>
       <c r="D50" t="s">
         <v>35</v>
       </c>
       <c r="E50" t="s">
         <v>40</v>
       </c>
       <c r="F50" t="s">
         <v>42</v>
       </c>
       <c r="G50" t="s">
         <v>44</v>
       </c>
       <c r="H50" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I50" t="s">
         <v>62</v>
       </c>
       <c r="J50" t="s">
         <v>63</v>
       </c>
       <c r="K50">
         <v>8181581356</v>
       </c>
       <c r="L50" t="s">
         <v>66</v>
       </c>
       <c r="M50">
         <v>25.7658551</v>
       </c>
       <c r="N50">
         <v>-100.2892142</v>
       </c>
       <c r="O50" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
         <v>2022</v>
       </c>
       <c r="B51" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C51" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D51" t="s">
         <v>35</v>
       </c>
       <c r="E51" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F51" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G51" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H51" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="I51" t="s">
         <v>62</v>
       </c>
       <c r="J51" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="K51">
         <v>8181581356</v>
       </c>
       <c r="L51" t="s">
         <v>66</v>
       </c>
       <c r="M51">
-        <v>25.7281692</v>
+        <v>25.7658551</v>
       </c>
       <c r="N51">
-        <v>-100.2202401</v>
+        <v>-100.2892142</v>
       </c>
       <c r="O51" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
         <v>2022</v>
       </c>
       <c r="B52" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C52" t="s">
         <v>31</v>
       </c>
       <c r="D52" t="s">
         <v>35</v>
       </c>
       <c r="E52" t="s">
         <v>40</v>
       </c>
       <c r="F52" t="s">
         <v>42</v>
       </c>
       <c r="G52" t="s">
         <v>44</v>
       </c>
       <c r="H52" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I52" t="s">
         <v>62</v>
       </c>
       <c r="J52" t="s">
         <v>63</v>
       </c>
       <c r="K52">
         <v>8181581356</v>
       </c>
       <c r="L52" t="s">
         <v>66</v>
       </c>
       <c r="M52">
         <v>25.7658551</v>
       </c>
       <c r="N52">
         <v>-100.2892142</v>
       </c>
       <c r="O52" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
         <v>2022</v>
       </c>
       <c r="B53" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C53" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D53" t="s">
         <v>35</v>
       </c>
       <c r="E53" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F53" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G53" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H53" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I53" t="s">
         <v>62</v>
       </c>
       <c r="J53" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="K53">
         <v>8181581356</v>
       </c>
       <c r="L53" t="s">
         <v>66</v>
       </c>
       <c r="M53">
-        <v>25.7281692</v>
+        <v>25.7658551</v>
       </c>
       <c r="N53">
-        <v>-100.2202401</v>
+        <v>-100.2892142</v>
       </c>
       <c r="O53" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
         <v>2022</v>
       </c>
       <c r="B54" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C54" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D54" t="s">
         <v>35</v>
       </c>
       <c r="E54" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F54" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G54" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H54" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I54" t="s">
         <v>62</v>
       </c>
       <c r="J54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K54">
         <v>8181581356</v>
       </c>
       <c r="L54" t="s">
         <v>66</v>
       </c>
       <c r="M54">
-        <v>25.7658551</v>
+        <v>25.7281692</v>
       </c>
       <c r="N54">
-        <v>-100.2892142</v>
+        <v>-100.2202401</v>
       </c>
       <c r="O54" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
         <v>2022</v>
       </c>
       <c r="B55" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C55" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D55" t="s">
         <v>35</v>
       </c>
       <c r="E55" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F55" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G55" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H55" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I55" t="s">
         <v>62</v>
       </c>
       <c r="J55" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="K55">
         <v>8181581356</v>
       </c>
       <c r="L55" t="s">
         <v>66</v>
       </c>
       <c r="M55">
-        <v>25.7281692</v>
+        <v>25.7658551</v>
       </c>
       <c r="N55">
-        <v>-100.2202401</v>
+        <v>-100.2892142</v>
       </c>
       <c r="O55" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
         <v>2022</v>
       </c>
       <c r="B56" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C56" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D56" t="s">
         <v>35</v>
       </c>
       <c r="E56" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F56" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G56" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="H56" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I56" t="s">
         <v>62</v>
       </c>
       <c r="J56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K56">
         <v>8181581356</v>
       </c>
       <c r="L56" t="s">
         <v>66</v>
       </c>
       <c r="M56">
-        <v>25.7658551</v>
+        <v>25.7281692</v>
       </c>
       <c r="N56">
-        <v>-100.2892142</v>
+        <v>-100.2202401</v>
       </c>
       <c r="O56" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
         <v>2022</v>
       </c>
       <c r="B57" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C57" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D57" t="s">
         <v>35</v>
       </c>
       <c r="E57" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F57" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G57" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H57" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I57" t="s">
         <v>62</v>
       </c>
       <c r="J57" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="K57">
         <v>8181581356</v>
       </c>
       <c r="L57" t="s">
         <v>66</v>
       </c>
       <c r="M57">
-        <v>25.7281692</v>
+        <v>25.7658551</v>
       </c>
       <c r="N57">
-        <v>-100.2202401</v>
+        <v>-100.2892142</v>
       </c>
       <c r="O57" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
         <v>2022</v>
       </c>
       <c r="B58" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C58" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D58" t="s">
         <v>35</v>
       </c>
       <c r="E58" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F58" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G58" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="H58" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I58" t="s">
         <v>62</v>
       </c>
       <c r="J58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K58">
         <v>8181581356</v>
       </c>
       <c r="L58" t="s">
         <v>66</v>
       </c>
       <c r="M58">
-        <v>25.7658551</v>
+        <v>25.7281692</v>
       </c>
       <c r="N58">
-        <v>-100.2892142</v>
+        <v>-100.2202401</v>
       </c>
       <c r="O58" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
         <v>2022</v>
       </c>
       <c r="B59" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C59" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D59" t="s">
         <v>35</v>
       </c>
       <c r="E59" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F59" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G59" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H59" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I59" t="s">
         <v>62</v>
       </c>
       <c r="J59" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="K59">
         <v>8181581356</v>
       </c>
       <c r="L59" t="s">
         <v>66</v>
       </c>
       <c r="M59">
-        <v>25.7281692</v>
+        <v>25.7658551</v>
       </c>
       <c r="N59">
-        <v>-100.2202401</v>
+        <v>-100.2892142</v>
       </c>
       <c r="O59" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
         <v>2022</v>
       </c>
       <c r="B60" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D60" t="s">
         <v>35</v>
       </c>
       <c r="E60" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F60" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G60" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="H60" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I60" t="s">
         <v>62</v>
       </c>
       <c r="J60" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K60">
         <v>8181581356</v>
       </c>
       <c r="L60" t="s">
         <v>66</v>
       </c>
       <c r="M60">
-        <v>25.7658551</v>
+        <v>25.7281692</v>
       </c>
       <c r="N60">
-        <v>-100.2892142</v>
+        <v>-100.2202401</v>
       </c>
       <c r="O60" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
         <v>2022</v>
       </c>
       <c r="B61" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C61" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D61" t="s">
         <v>35</v>
       </c>
       <c r="E61" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F61" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G61" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H61" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I61" t="s">
         <v>62</v>
       </c>
       <c r="J61" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="K61">
         <v>8181581356</v>
       </c>
       <c r="L61" t="s">
         <v>66</v>
       </c>
       <c r="M61">
-        <v>25.7281692</v>
+        <v>25.7658551</v>
       </c>
       <c r="N61">
-        <v>-100.2202401</v>
+        <v>-100.2892142</v>
       </c>
       <c r="O61" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
         <v>2022</v>
       </c>
       <c r="B62" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C62" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D62" t="s">
         <v>35</v>
       </c>
       <c r="E62" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F62" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G62" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H62" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I62" t="s">
         <v>62</v>
       </c>
       <c r="J62" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K62">
         <v>8181581356</v>
       </c>
       <c r="L62" t="s">
         <v>66</v>
       </c>
       <c r="M62">
-        <v>25.7658551</v>
+        <v>25.7281692</v>
       </c>
       <c r="N62">
-        <v>-100.2892142</v>
+        <v>-100.2202401</v>
       </c>
       <c r="O62" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
         <v>2022</v>
       </c>
       <c r="B63" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C63" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D63" t="s">
         <v>35</v>
       </c>
       <c r="E63" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F63" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G63" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H63" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I63" t="s">
         <v>62</v>
       </c>
       <c r="J63" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="K63">
         <v>8181581356</v>
       </c>
       <c r="L63" t="s">
         <v>66</v>
       </c>
       <c r="M63">
-        <v>25.7281692</v>
+        <v>25.7658551</v>
       </c>
       <c r="N63">
-        <v>-100.2202401</v>
+        <v>-100.2892142</v>
       </c>
       <c r="O63" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
         <v>2022</v>
       </c>
       <c r="B64" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C64" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D64" t="s">
         <v>35</v>
       </c>
       <c r="E64" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F64" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G64" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H64" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I64" t="s">
         <v>62</v>
       </c>
       <c r="J64" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K64">
         <v>8181581356</v>
       </c>
       <c r="L64" t="s">
         <v>66</v>
       </c>
       <c r="M64">
-        <v>25.7658551</v>
+        <v>25.7281692</v>
       </c>
       <c r="N64">
-        <v>-100.2892142</v>
+        <v>-100.2202401</v>
       </c>
       <c r="O64" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
         <v>2022</v>
       </c>
       <c r="B65" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C65" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D65" t="s">
         <v>35</v>
       </c>
       <c r="E65" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F65" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G65" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H65" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I65" t="s">
         <v>62</v>
       </c>
       <c r="J65" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="K65">
         <v>8181581356</v>
       </c>
       <c r="L65" t="s">
         <v>66</v>
       </c>
       <c r="M65">
-        <v>25.7281692</v>
+        <v>25.7658551</v>
       </c>
       <c r="N65">
-        <v>-100.2202401</v>
+        <v>-100.2892142</v>
       </c>
       <c r="O65" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
         <v>2022</v>
       </c>
       <c r="B66" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C66" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D66" t="s">
         <v>35</v>
       </c>
       <c r="E66" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F66" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G66" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H66" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I66" t="s">
         <v>62</v>
       </c>
       <c r="J66" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K66">
         <v>8181581356</v>
       </c>
       <c r="L66" t="s">
         <v>66</v>
       </c>
       <c r="M66">
-        <v>25.7658551</v>
+        <v>25.7281692</v>
       </c>
       <c r="N66">
-        <v>-100.2892142</v>
+        <v>-100.2202401</v>
       </c>
       <c r="O66" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
         <v>2022</v>
       </c>
       <c r="B67" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C67" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D67" t="s">
         <v>35</v>
       </c>
       <c r="E67" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F67" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G67" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H67" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I67" t="s">
         <v>62</v>
       </c>
       <c r="J67" t="s">
+        <v>63</v>
+      </c>
+      <c r="K67">
+        <v>8181581356</v>
+      </c>
+      <c r="L67" t="s">
+        <v>66</v>
+      </c>
+      <c r="M67">
+        <v>25.7658551</v>
+      </c>
+      <c r="N67">
+        <v>-100.2892142</v>
+      </c>
+      <c r="O67" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15">
+      <c r="A68">
+        <v>2022</v>
+      </c>
+      <c r="B68" t="s">
+        <v>29</v>
+      </c>
+      <c r="C68" t="s">
+        <v>32</v>
+      </c>
+      <c r="D68" t="s">
+        <v>35</v>
+      </c>
+      <c r="E68" t="s">
+        <v>37</v>
+      </c>
+      <c r="F68" t="s">
+        <v>43</v>
+      </c>
+      <c r="G68" t="s">
+        <v>45</v>
+      </c>
+      <c r="H68" t="s">
+        <v>49</v>
+      </c>
+      <c r="I68" t="s">
+        <v>62</v>
+      </c>
+      <c r="J68" t="s">
         <v>64</v>
       </c>
-      <c r="K67">
-[...5 lines deleted...]
-      <c r="M67">
+      <c r="K68">
+        <v>8181581356</v>
+      </c>
+      <c r="L68" t="s">
+        <v>66</v>
+      </c>
+      <c r="M68">
         <v>25.7281692</v>
       </c>
-      <c r="N67">
+      <c r="N68">
         <v>-100.2202401</v>
       </c>
-      <c r="O67" t="s">
+      <c r="O68" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15">
+      <c r="A69">
+        <v>2022</v>
+      </c>
+      <c r="B69" t="s">
+        <v>30</v>
+      </c>
+      <c r="C69" t="s">
+        <v>31</v>
+      </c>
+      <c r="D69" t="s">
+        <v>35</v>
+      </c>
+      <c r="E69" t="s">
+        <v>41</v>
+      </c>
+      <c r="F69" t="s">
+        <v>42</v>
+      </c>
+      <c r="G69" t="s">
+        <v>44</v>
+      </c>
+      <c r="H69" t="s">
+        <v>56</v>
+      </c>
+      <c r="I69" t="s">
+        <v>62</v>
+      </c>
+      <c r="J69" t="s">
+        <v>63</v>
+      </c>
+      <c r="K69">
+        <v>8181581356</v>
+      </c>
+      <c r="L69" t="s">
+        <v>66</v>
+      </c>
+      <c r="M69">
+        <v>25.7658551</v>
+      </c>
+      <c r="N69">
+        <v>-100.2892142</v>
+      </c>
+      <c r="O69" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15">
+      <c r="A70">
+        <v>2022</v>
+      </c>
+      <c r="B70" t="s">
+        <v>30</v>
+      </c>
+      <c r="C70" t="s">
+        <v>32</v>
+      </c>
+      <c r="D70" t="s">
+        <v>35</v>
+      </c>
+      <c r="E70" t="s">
+        <v>37</v>
+      </c>
+      <c r="F70" t="s">
+        <v>43</v>
+      </c>
+      <c r="G70" t="s">
+        <v>45</v>
+      </c>
+      <c r="H70" t="s">
+        <v>49</v>
+      </c>
+      <c r="I70" t="s">
+        <v>62</v>
+      </c>
+      <c r="J70" t="s">
+        <v>64</v>
+      </c>
+      <c r="K70">
+        <v>8181581356</v>
+      </c>
+      <c r="L70" t="s">
+        <v>66</v>
+      </c>
+      <c r="M70">
+        <v>25.7281692</v>
+      </c>
+      <c r="N70">
+        <v>-100.2202401</v>
+      </c>
+      <c r="O70" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">